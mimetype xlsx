--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -14,86 +14,83 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>所在地区</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职务</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>首选分会场</t>
   </si>
   <si>
     <t>其他需要说明的 （如课题组老师姓名）</t>
   </si>
   <si>
     <t>是否与同单位他人合开发票？</t>
-  </si>
-[...1 lines deleted...]
-    <t>拟做口头报告题目</t>
   </si>
   <si>
     <t>是否做墙报</t>
   </si>
   <si>
     <t>是否计划论文集投稿</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>北京</t>
   </si>
   <si>
     <t>研究员</t>
   </si>
   <si>
     <t>植物病原真菌学</t>
   </si>
   <si>
     <t>是</t>
   </si>
   <si>
     <t>是-计划或已投稿</t>
   </si>
@@ -799,4085 +796,4082 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N499"/>
+  <dimension ref="A1:M499"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N1" sqref="N1"/>
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:13">
       <c r="D2"/>
       <c r="E2"/>
       <c r="H2"/>
       <c r="I2"/>
+      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:13">
       <c r="D3"/>
       <c r="E3"/>
       <c r="H3"/>
       <c r="I3"/>
+      <c r="L3"/>
       <c r="M3"/>
-      <c r="N3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:13">
       <c r="D4"/>
       <c r="E4"/>
       <c r="H4"/>
       <c r="I4"/>
+      <c r="L4"/>
       <c r="M4"/>
-      <c r="N4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:13">
       <c r="D5"/>
       <c r="E5"/>
       <c r="H5"/>
       <c r="I5"/>
+      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:13">
       <c r="D6"/>
       <c r="E6"/>
       <c r="H6"/>
       <c r="I6"/>
+      <c r="L6"/>
       <c r="M6"/>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:13">
       <c r="D7"/>
       <c r="E7"/>
       <c r="H7"/>
       <c r="I7"/>
+      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:13">
       <c r="D8"/>
       <c r="E8"/>
       <c r="H8"/>
       <c r="I8"/>
+      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:13">
       <c r="D9"/>
       <c r="E9"/>
       <c r="H9"/>
       <c r="I9"/>
+      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+    </row>
+    <row r="10" spans="1:13">
       <c r="D10"/>
       <c r="E10"/>
       <c r="H10"/>
       <c r="I10"/>
+      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+    </row>
+    <row r="11" spans="1:13">
       <c r="D11"/>
       <c r="E11"/>
       <c r="H11"/>
       <c r="I11"/>
+      <c r="L11"/>
       <c r="M11"/>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+    </row>
+    <row r="12" spans="1:13">
       <c r="D12"/>
       <c r="E12"/>
       <c r="H12"/>
       <c r="I12"/>
+      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+    </row>
+    <row r="13" spans="1:13">
       <c r="D13"/>
       <c r="E13"/>
       <c r="H13"/>
       <c r="I13"/>
+      <c r="L13"/>
       <c r="M13"/>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+    </row>
+    <row r="14" spans="1:13">
       <c r="D14"/>
       <c r="E14"/>
       <c r="H14"/>
       <c r="I14"/>
+      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+    </row>
+    <row r="15" spans="1:13">
       <c r="D15"/>
       <c r="E15"/>
       <c r="H15"/>
       <c r="I15"/>
+      <c r="L15"/>
       <c r="M15"/>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+    </row>
+    <row r="16" spans="1:13">
       <c r="D16"/>
       <c r="E16"/>
       <c r="H16"/>
       <c r="I16"/>
+      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+    </row>
+    <row r="17" spans="1:13">
       <c r="D17"/>
       <c r="E17"/>
       <c r="H17"/>
       <c r="I17"/>
+      <c r="L17"/>
       <c r="M17"/>
-      <c r="N17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:14">
+    </row>
+    <row r="18" spans="1:13">
       <c r="D18"/>
       <c r="E18"/>
       <c r="H18"/>
       <c r="I18"/>
+      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:14">
+    </row>
+    <row r="19" spans="1:13">
       <c r="D19"/>
       <c r="E19"/>
       <c r="H19"/>
       <c r="I19"/>
+      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+    </row>
+    <row r="20" spans="1:13">
       <c r="D20"/>
       <c r="E20"/>
       <c r="H20"/>
       <c r="I20"/>
+      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:14">
+    </row>
+    <row r="21" spans="1:13">
       <c r="D21"/>
       <c r="E21"/>
       <c r="H21"/>
       <c r="I21"/>
+      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14">
+    </row>
+    <row r="22" spans="1:13">
       <c r="D22"/>
       <c r="E22"/>
       <c r="H22"/>
       <c r="I22"/>
+      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14">
+    </row>
+    <row r="23" spans="1:13">
       <c r="D23"/>
       <c r="E23"/>
       <c r="H23"/>
       <c r="I23"/>
+      <c r="L23"/>
       <c r="M23"/>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+    </row>
+    <row r="24" spans="1:13">
       <c r="D24"/>
       <c r="E24"/>
       <c r="H24"/>
       <c r="I24"/>
+      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+    </row>
+    <row r="25" spans="1:13">
       <c r="D25"/>
       <c r="E25"/>
       <c r="H25"/>
       <c r="I25"/>
+      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:14">
+    </row>
+    <row r="26" spans="1:13">
       <c r="D26"/>
       <c r="E26"/>
       <c r="H26"/>
       <c r="I26"/>
+      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+    </row>
+    <row r="27" spans="1:13">
       <c r="D27"/>
       <c r="E27"/>
       <c r="H27"/>
       <c r="I27"/>
+      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+    </row>
+    <row r="28" spans="1:13">
       <c r="D28"/>
       <c r="E28"/>
       <c r="H28"/>
       <c r="I28"/>
+      <c r="L28"/>
       <c r="M28"/>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+    </row>
+    <row r="29" spans="1:13">
       <c r="D29"/>
       <c r="E29"/>
       <c r="H29"/>
       <c r="I29"/>
+      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+    </row>
+    <row r="30" spans="1:13">
       <c r="D30"/>
       <c r="E30"/>
       <c r="H30"/>
       <c r="I30"/>
+      <c r="L30"/>
       <c r="M30"/>
-      <c r="N30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14">
+    </row>
+    <row r="31" spans="1:13">
       <c r="D31"/>
       <c r="E31"/>
       <c r="H31"/>
       <c r="I31"/>
+      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14">
+    </row>
+    <row r="32" spans="1:13">
       <c r="D32"/>
       <c r="E32"/>
       <c r="H32"/>
       <c r="I32"/>
+      <c r="L32"/>
       <c r="M32"/>
-      <c r="N32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:14">
+    </row>
+    <row r="33" spans="1:13">
       <c r="D33"/>
       <c r="E33"/>
       <c r="H33"/>
       <c r="I33"/>
+      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:14">
+    </row>
+    <row r="34" spans="1:13">
       <c r="D34"/>
       <c r="E34"/>
       <c r="H34"/>
       <c r="I34"/>
+      <c r="L34"/>
       <c r="M34"/>
-      <c r="N34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:14">
+    </row>
+    <row r="35" spans="1:13">
       <c r="D35"/>
       <c r="E35"/>
       <c r="H35"/>
       <c r="I35"/>
+      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+    </row>
+    <row r="36" spans="1:13">
       <c r="D36"/>
       <c r="E36"/>
       <c r="H36"/>
       <c r="I36"/>
+      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:14">
+    </row>
+    <row r="37" spans="1:13">
       <c r="D37"/>
       <c r="E37"/>
       <c r="H37"/>
       <c r="I37"/>
+      <c r="L37"/>
       <c r="M37"/>
-      <c r="N37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:14">
+    </row>
+    <row r="38" spans="1:13">
       <c r="D38"/>
       <c r="E38"/>
       <c r="H38"/>
       <c r="I38"/>
+      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:14">
+    </row>
+    <row r="39" spans="1:13">
       <c r="D39"/>
       <c r="E39"/>
       <c r="H39"/>
       <c r="I39"/>
+      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:14">
+    </row>
+    <row r="40" spans="1:13">
       <c r="D40"/>
       <c r="E40"/>
       <c r="H40"/>
       <c r="I40"/>
+      <c r="L40"/>
       <c r="M40"/>
-      <c r="N40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:14">
+    </row>
+    <row r="41" spans="1:13">
       <c r="D41"/>
       <c r="E41"/>
       <c r="H41"/>
       <c r="I41"/>
+      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:14">
+    </row>
+    <row r="42" spans="1:13">
       <c r="D42"/>
       <c r="E42"/>
       <c r="H42"/>
       <c r="I42"/>
+      <c r="L42"/>
       <c r="M42"/>
-      <c r="N42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:14">
+    </row>
+    <row r="43" spans="1:13">
       <c r="D43"/>
       <c r="E43"/>
       <c r="H43"/>
       <c r="I43"/>
+      <c r="L43"/>
       <c r="M43"/>
-      <c r="N43"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:14">
+    </row>
+    <row r="44" spans="1:13">
       <c r="D44"/>
       <c r="E44"/>
       <c r="H44"/>
       <c r="I44"/>
+      <c r="L44"/>
       <c r="M44"/>
-      <c r="N44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:14">
+    </row>
+    <row r="45" spans="1:13">
       <c r="D45"/>
       <c r="E45"/>
       <c r="H45"/>
       <c r="I45"/>
+      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:14">
+    </row>
+    <row r="46" spans="1:13">
       <c r="D46"/>
       <c r="E46"/>
       <c r="H46"/>
       <c r="I46"/>
+      <c r="L46"/>
       <c r="M46"/>
-      <c r="N46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:14">
+    </row>
+    <row r="47" spans="1:13">
       <c r="D47"/>
       <c r="E47"/>
       <c r="H47"/>
       <c r="I47"/>
+      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:14">
+    </row>
+    <row r="48" spans="1:13">
       <c r="D48"/>
       <c r="E48"/>
       <c r="H48"/>
       <c r="I48"/>
+      <c r="L48"/>
       <c r="M48"/>
-      <c r="N48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:14">
+    </row>
+    <row r="49" spans="1:13">
       <c r="D49"/>
       <c r="E49"/>
       <c r="H49"/>
       <c r="I49"/>
+      <c r="L49"/>
       <c r="M49"/>
-      <c r="N49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:14">
+    </row>
+    <row r="50" spans="1:13">
       <c r="D50"/>
       <c r="E50"/>
       <c r="H50"/>
       <c r="I50"/>
+      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:14">
+    </row>
+    <row r="51" spans="1:13">
       <c r="D51"/>
       <c r="E51"/>
       <c r="H51"/>
       <c r="I51"/>
+      <c r="L51"/>
       <c r="M51"/>
-      <c r="N51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:14">
+    </row>
+    <row r="52" spans="1:13">
       <c r="D52"/>
       <c r="E52"/>
       <c r="H52"/>
       <c r="I52"/>
+      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:14">
+    </row>
+    <row r="53" spans="1:13">
       <c r="D53"/>
       <c r="E53"/>
       <c r="H53"/>
       <c r="I53"/>
+      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:14">
+    </row>
+    <row r="54" spans="1:13">
       <c r="D54"/>
       <c r="E54"/>
       <c r="H54"/>
       <c r="I54"/>
+      <c r="L54"/>
       <c r="M54"/>
-      <c r="N54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:14">
+    </row>
+    <row r="55" spans="1:13">
       <c r="D55"/>
       <c r="E55"/>
       <c r="H55"/>
       <c r="I55"/>
+      <c r="L55"/>
       <c r="M55"/>
-      <c r="N55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:14">
+    </row>
+    <row r="56" spans="1:13">
       <c r="D56"/>
       <c r="E56"/>
       <c r="H56"/>
       <c r="I56"/>
+      <c r="L56"/>
       <c r="M56"/>
-      <c r="N56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:14">
+    </row>
+    <row r="57" spans="1:13">
       <c r="D57"/>
       <c r="E57"/>
       <c r="H57"/>
       <c r="I57"/>
+      <c r="L57"/>
       <c r="M57"/>
-      <c r="N57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:14">
+    </row>
+    <row r="58" spans="1:13">
       <c r="D58"/>
       <c r="E58"/>
       <c r="H58"/>
       <c r="I58"/>
+      <c r="L58"/>
       <c r="M58"/>
-      <c r="N58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:14">
+    </row>
+    <row r="59" spans="1:13">
       <c r="D59"/>
       <c r="E59"/>
       <c r="H59"/>
       <c r="I59"/>
+      <c r="L59"/>
       <c r="M59"/>
-      <c r="N59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:14">
+    </row>
+    <row r="60" spans="1:13">
       <c r="D60"/>
       <c r="E60"/>
       <c r="H60"/>
       <c r="I60"/>
+      <c r="L60"/>
       <c r="M60"/>
-      <c r="N60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:14">
+    </row>
+    <row r="61" spans="1:13">
       <c r="D61"/>
       <c r="E61"/>
       <c r="H61"/>
       <c r="I61"/>
+      <c r="L61"/>
       <c r="M61"/>
-      <c r="N61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:14">
+    </row>
+    <row r="62" spans="1:13">
       <c r="D62"/>
       <c r="E62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="L62"/>
       <c r="M62"/>
-      <c r="N62"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:14">
+    </row>
+    <row r="63" spans="1:13">
       <c r="D63"/>
       <c r="E63"/>
       <c r="H63"/>
       <c r="I63"/>
+      <c r="L63"/>
       <c r="M63"/>
-      <c r="N63"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:14">
+    </row>
+    <row r="64" spans="1:13">
       <c r="D64"/>
       <c r="E64"/>
       <c r="H64"/>
       <c r="I64"/>
+      <c r="L64"/>
       <c r="M64"/>
-      <c r="N64"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:14">
+    </row>
+    <row r="65" spans="1:13">
       <c r="D65"/>
       <c r="E65"/>
       <c r="H65"/>
       <c r="I65"/>
+      <c r="L65"/>
       <c r="M65"/>
-      <c r="N65"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:14">
+    </row>
+    <row r="66" spans="1:13">
       <c r="D66"/>
       <c r="E66"/>
       <c r="H66"/>
       <c r="I66"/>
+      <c r="L66"/>
       <c r="M66"/>
-      <c r="N66"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:14">
+    </row>
+    <row r="67" spans="1:13">
       <c r="D67"/>
       <c r="E67"/>
       <c r="H67"/>
       <c r="I67"/>
+      <c r="L67"/>
       <c r="M67"/>
-      <c r="N67"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:14">
+    </row>
+    <row r="68" spans="1:13">
       <c r="D68"/>
       <c r="E68"/>
       <c r="H68"/>
       <c r="I68"/>
+      <c r="L68"/>
       <c r="M68"/>
-      <c r="N68"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:14">
+    </row>
+    <row r="69" spans="1:13">
       <c r="D69"/>
       <c r="E69"/>
       <c r="H69"/>
       <c r="I69"/>
+      <c r="L69"/>
       <c r="M69"/>
-      <c r="N69"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:14">
+    </row>
+    <row r="70" spans="1:13">
       <c r="D70"/>
       <c r="E70"/>
       <c r="H70"/>
       <c r="I70"/>
+      <c r="L70"/>
       <c r="M70"/>
-      <c r="N70"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:14">
+    </row>
+    <row r="71" spans="1:13">
       <c r="D71"/>
       <c r="E71"/>
       <c r="H71"/>
       <c r="I71"/>
+      <c r="L71"/>
       <c r="M71"/>
-      <c r="N71"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:14">
+    </row>
+    <row r="72" spans="1:13">
       <c r="D72"/>
       <c r="E72"/>
       <c r="H72"/>
       <c r="I72"/>
+      <c r="L72"/>
       <c r="M72"/>
-      <c r="N72"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:14">
+    </row>
+    <row r="73" spans="1:13">
       <c r="D73"/>
       <c r="E73"/>
       <c r="H73"/>
       <c r="I73"/>
+      <c r="L73"/>
       <c r="M73"/>
-      <c r="N73"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:14">
+    </row>
+    <row r="74" spans="1:13">
       <c r="D74"/>
       <c r="E74"/>
       <c r="H74"/>
       <c r="I74"/>
+      <c r="L74"/>
       <c r="M74"/>
-      <c r="N74"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:14">
+    </row>
+    <row r="75" spans="1:13">
       <c r="D75"/>
       <c r="E75"/>
       <c r="H75"/>
       <c r="I75"/>
+      <c r="L75"/>
       <c r="M75"/>
-      <c r="N75"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:14">
+    </row>
+    <row r="76" spans="1:13">
       <c r="D76"/>
       <c r="E76"/>
       <c r="H76"/>
       <c r="I76"/>
+      <c r="L76"/>
       <c r="M76"/>
-      <c r="N76"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:14">
+    </row>
+    <row r="77" spans="1:13">
       <c r="D77"/>
       <c r="E77"/>
       <c r="H77"/>
       <c r="I77"/>
+      <c r="L77"/>
       <c r="M77"/>
-      <c r="N77"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:14">
+    </row>
+    <row r="78" spans="1:13">
       <c r="D78"/>
       <c r="E78"/>
       <c r="H78"/>
       <c r="I78"/>
+      <c r="L78"/>
       <c r="M78"/>
-      <c r="N78"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:14">
+    </row>
+    <row r="79" spans="1:13">
       <c r="D79"/>
       <c r="E79"/>
       <c r="H79"/>
       <c r="I79"/>
+      <c r="L79"/>
       <c r="M79"/>
-      <c r="N79"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:14">
+    </row>
+    <row r="80" spans="1:13">
       <c r="D80"/>
       <c r="E80"/>
       <c r="H80"/>
       <c r="I80"/>
+      <c r="L80"/>
       <c r="M80"/>
-      <c r="N80"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:14">
+    </row>
+    <row r="81" spans="1:13">
       <c r="D81"/>
       <c r="E81"/>
       <c r="H81"/>
       <c r="I81"/>
+      <c r="L81"/>
       <c r="M81"/>
-      <c r="N81"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:14">
+    </row>
+    <row r="82" spans="1:13">
       <c r="D82"/>
       <c r="E82"/>
       <c r="H82"/>
       <c r="I82"/>
+      <c r="L82"/>
       <c r="M82"/>
-      <c r="N82"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:14">
+    </row>
+    <row r="83" spans="1:13">
       <c r="D83"/>
       <c r="E83"/>
       <c r="H83"/>
       <c r="I83"/>
+      <c r="L83"/>
       <c r="M83"/>
-      <c r="N83"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:14">
+    </row>
+    <row r="84" spans="1:13">
       <c r="D84"/>
       <c r="E84"/>
       <c r="H84"/>
       <c r="I84"/>
+      <c r="L84"/>
       <c r="M84"/>
-      <c r="N84"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:14">
+    </row>
+    <row r="85" spans="1:13">
       <c r="D85"/>
       <c r="E85"/>
       <c r="H85"/>
       <c r="I85"/>
+      <c r="L85"/>
       <c r="M85"/>
-      <c r="N85"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:14">
+    </row>
+    <row r="86" spans="1:13">
       <c r="D86"/>
       <c r="E86"/>
       <c r="H86"/>
       <c r="I86"/>
+      <c r="L86"/>
       <c r="M86"/>
-      <c r="N86"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:14">
+    </row>
+    <row r="87" spans="1:13">
       <c r="D87"/>
       <c r="E87"/>
       <c r="H87"/>
       <c r="I87"/>
+      <c r="L87"/>
       <c r="M87"/>
-      <c r="N87"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:14">
+    </row>
+    <row r="88" spans="1:13">
       <c r="D88"/>
       <c r="E88"/>
       <c r="H88"/>
       <c r="I88"/>
+      <c r="L88"/>
       <c r="M88"/>
-      <c r="N88"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:14">
+    </row>
+    <row r="89" spans="1:13">
       <c r="D89"/>
       <c r="E89"/>
       <c r="H89"/>
       <c r="I89"/>
+      <c r="L89"/>
       <c r="M89"/>
-      <c r="N89"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:14">
+    </row>
+    <row r="90" spans="1:13">
       <c r="D90"/>
       <c r="E90"/>
       <c r="H90"/>
       <c r="I90"/>
+      <c r="L90"/>
       <c r="M90"/>
-      <c r="N90"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:14">
+    </row>
+    <row r="91" spans="1:13">
       <c r="D91"/>
       <c r="E91"/>
       <c r="H91"/>
       <c r="I91"/>
+      <c r="L91"/>
       <c r="M91"/>
-      <c r="N91"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:14">
+    </row>
+    <row r="92" spans="1:13">
       <c r="D92"/>
       <c r="E92"/>
       <c r="H92"/>
       <c r="I92"/>
+      <c r="L92"/>
       <c r="M92"/>
-      <c r="N92"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:14">
+    </row>
+    <row r="93" spans="1:13">
       <c r="D93"/>
       <c r="E93"/>
       <c r="H93"/>
       <c r="I93"/>
+      <c r="L93"/>
       <c r="M93"/>
-      <c r="N93"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:14">
+    </row>
+    <row r="94" spans="1:13">
       <c r="D94"/>
       <c r="E94"/>
       <c r="H94"/>
       <c r="I94"/>
+      <c r="L94"/>
       <c r="M94"/>
-      <c r="N94"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:14">
+    </row>
+    <row r="95" spans="1:13">
       <c r="D95"/>
       <c r="E95"/>
       <c r="H95"/>
       <c r="I95"/>
+      <c r="L95"/>
       <c r="M95"/>
-      <c r="N95"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:14">
+    </row>
+    <row r="96" spans="1:13">
       <c r="D96"/>
       <c r="E96"/>
       <c r="H96"/>
       <c r="I96"/>
+      <c r="L96"/>
       <c r="M96"/>
-      <c r="N96"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:14">
+    </row>
+    <row r="97" spans="1:13">
       <c r="D97"/>
       <c r="E97"/>
       <c r="H97"/>
       <c r="I97"/>
+      <c r="L97"/>
       <c r="M97"/>
-      <c r="N97"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:14">
+    </row>
+    <row r="98" spans="1:13">
       <c r="D98"/>
       <c r="E98"/>
       <c r="H98"/>
       <c r="I98"/>
+      <c r="L98"/>
       <c r="M98"/>
-      <c r="N98"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:14">
+    </row>
+    <row r="99" spans="1:13">
       <c r="D99"/>
       <c r="E99"/>
       <c r="H99"/>
       <c r="I99"/>
+      <c r="L99"/>
       <c r="M99"/>
-      <c r="N99"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:14">
+    </row>
+    <row r="100" spans="1:13">
       <c r="D100"/>
       <c r="E100"/>
       <c r="H100"/>
       <c r="I100"/>
+      <c r="L100"/>
       <c r="M100"/>
-      <c r="N100"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:14">
+    </row>
+    <row r="101" spans="1:13">
       <c r="D101"/>
       <c r="E101"/>
       <c r="H101"/>
       <c r="I101"/>
+      <c r="L101"/>
       <c r="M101"/>
-      <c r="N101"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:14">
+    </row>
+    <row r="102" spans="1:13">
       <c r="D102"/>
       <c r="E102"/>
       <c r="H102"/>
       <c r="I102"/>
+      <c r="L102"/>
       <c r="M102"/>
-      <c r="N102"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:14">
+    </row>
+    <row r="103" spans="1:13">
       <c r="D103"/>
       <c r="E103"/>
       <c r="H103"/>
       <c r="I103"/>
+      <c r="L103"/>
       <c r="M103"/>
-      <c r="N103"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:14">
+    </row>
+    <row r="104" spans="1:13">
       <c r="D104"/>
       <c r="E104"/>
       <c r="H104"/>
       <c r="I104"/>
+      <c r="L104"/>
       <c r="M104"/>
-      <c r="N104"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:14">
+    </row>
+    <row r="105" spans="1:13">
       <c r="D105"/>
       <c r="E105"/>
       <c r="H105"/>
       <c r="I105"/>
+      <c r="L105"/>
       <c r="M105"/>
-      <c r="N105"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:14">
+    </row>
+    <row r="106" spans="1:13">
       <c r="D106"/>
       <c r="E106"/>
       <c r="H106"/>
       <c r="I106"/>
+      <c r="L106"/>
       <c r="M106"/>
-      <c r="N106"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:14">
+    </row>
+    <row r="107" spans="1:13">
       <c r="D107"/>
       <c r="E107"/>
       <c r="H107"/>
       <c r="I107"/>
+      <c r="L107"/>
       <c r="M107"/>
-      <c r="N107"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:14">
+    </row>
+    <row r="108" spans="1:13">
       <c r="D108"/>
       <c r="E108"/>
       <c r="H108"/>
       <c r="I108"/>
+      <c r="L108"/>
       <c r="M108"/>
-      <c r="N108"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:14">
+    </row>
+    <row r="109" spans="1:13">
       <c r="D109"/>
       <c r="E109"/>
       <c r="H109"/>
       <c r="I109"/>
+      <c r="L109"/>
       <c r="M109"/>
-      <c r="N109"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:14">
+    </row>
+    <row r="110" spans="1:13">
       <c r="D110"/>
       <c r="E110"/>
       <c r="H110"/>
       <c r="I110"/>
+      <c r="L110"/>
       <c r="M110"/>
-      <c r="N110"/>
-[...1 lines deleted...]
-    <row r="111" spans="1:14">
+    </row>
+    <row r="111" spans="1:13">
       <c r="D111"/>
       <c r="E111"/>
       <c r="H111"/>
       <c r="I111"/>
+      <c r="L111"/>
       <c r="M111"/>
-      <c r="N111"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:14">
+    </row>
+    <row r="112" spans="1:13">
       <c r="D112"/>
       <c r="E112"/>
       <c r="H112"/>
       <c r="I112"/>
+      <c r="L112"/>
       <c r="M112"/>
-      <c r="N112"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:14">
+    </row>
+    <row r="113" spans="1:13">
       <c r="D113"/>
       <c r="E113"/>
       <c r="H113"/>
       <c r="I113"/>
+      <c r="L113"/>
       <c r="M113"/>
-      <c r="N113"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:14">
+    </row>
+    <row r="114" spans="1:13">
       <c r="D114"/>
       <c r="E114"/>
       <c r="H114"/>
       <c r="I114"/>
+      <c r="L114"/>
       <c r="M114"/>
-      <c r="N114"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:14">
+    </row>
+    <row r="115" spans="1:13">
       <c r="D115"/>
       <c r="E115"/>
       <c r="H115"/>
       <c r="I115"/>
+      <c r="L115"/>
       <c r="M115"/>
-      <c r="N115"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:14">
+    </row>
+    <row r="116" spans="1:13">
       <c r="D116"/>
       <c r="E116"/>
       <c r="H116"/>
       <c r="I116"/>
+      <c r="L116"/>
       <c r="M116"/>
-      <c r="N116"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:14">
+    </row>
+    <row r="117" spans="1:13">
       <c r="D117"/>
       <c r="E117"/>
       <c r="H117"/>
       <c r="I117"/>
+      <c r="L117"/>
       <c r="M117"/>
-      <c r="N117"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:14">
+    </row>
+    <row r="118" spans="1:13">
       <c r="D118"/>
       <c r="E118"/>
       <c r="H118"/>
       <c r="I118"/>
+      <c r="L118"/>
       <c r="M118"/>
-      <c r="N118"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:14">
+    </row>
+    <row r="119" spans="1:13">
       <c r="D119"/>
       <c r="E119"/>
       <c r="H119"/>
       <c r="I119"/>
+      <c r="L119"/>
       <c r="M119"/>
-      <c r="N119"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:14">
+    </row>
+    <row r="120" spans="1:13">
       <c r="D120"/>
       <c r="E120"/>
       <c r="H120"/>
       <c r="I120"/>
+      <c r="L120"/>
       <c r="M120"/>
-      <c r="N120"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:14">
+    </row>
+    <row r="121" spans="1:13">
       <c r="D121"/>
       <c r="E121"/>
       <c r="H121"/>
       <c r="I121"/>
+      <c r="L121"/>
       <c r="M121"/>
-      <c r="N121"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:14">
+    </row>
+    <row r="122" spans="1:13">
       <c r="D122"/>
       <c r="E122"/>
       <c r="H122"/>
       <c r="I122"/>
+      <c r="L122"/>
       <c r="M122"/>
-      <c r="N122"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:14">
+    </row>
+    <row r="123" spans="1:13">
       <c r="D123"/>
       <c r="E123"/>
       <c r="H123"/>
       <c r="I123"/>
+      <c r="L123"/>
       <c r="M123"/>
-      <c r="N123"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:14">
+    </row>
+    <row r="124" spans="1:13">
       <c r="D124"/>
       <c r="E124"/>
       <c r="H124"/>
       <c r="I124"/>
+      <c r="L124"/>
       <c r="M124"/>
-      <c r="N124"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:14">
+    </row>
+    <row r="125" spans="1:13">
       <c r="D125"/>
       <c r="E125"/>
       <c r="H125"/>
       <c r="I125"/>
+      <c r="L125"/>
       <c r="M125"/>
-      <c r="N125"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:14">
+    </row>
+    <row r="126" spans="1:13">
       <c r="D126"/>
       <c r="E126"/>
       <c r="H126"/>
       <c r="I126"/>
+      <c r="L126"/>
       <c r="M126"/>
-      <c r="N126"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:14">
+    </row>
+    <row r="127" spans="1:13">
       <c r="D127"/>
       <c r="E127"/>
       <c r="H127"/>
       <c r="I127"/>
+      <c r="L127"/>
       <c r="M127"/>
-      <c r="N127"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:14">
+    </row>
+    <row r="128" spans="1:13">
       <c r="D128"/>
       <c r="E128"/>
       <c r="H128"/>
       <c r="I128"/>
+      <c r="L128"/>
       <c r="M128"/>
-      <c r="N128"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:14">
+    </row>
+    <row r="129" spans="1:13">
       <c r="D129"/>
       <c r="E129"/>
       <c r="H129"/>
       <c r="I129"/>
+      <c r="L129"/>
       <c r="M129"/>
-      <c r="N129"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:14">
+    </row>
+    <row r="130" spans="1:13">
       <c r="D130"/>
       <c r="E130"/>
       <c r="H130"/>
       <c r="I130"/>
+      <c r="L130"/>
       <c r="M130"/>
-      <c r="N130"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:14">
+    </row>
+    <row r="131" spans="1:13">
       <c r="D131"/>
       <c r="E131"/>
       <c r="H131"/>
       <c r="I131"/>
+      <c r="L131"/>
       <c r="M131"/>
-      <c r="N131"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:14">
+    </row>
+    <row r="132" spans="1:13">
       <c r="D132"/>
       <c r="E132"/>
       <c r="H132"/>
       <c r="I132"/>
+      <c r="L132"/>
       <c r="M132"/>
-      <c r="N132"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:14">
+    </row>
+    <row r="133" spans="1:13">
       <c r="D133"/>
       <c r="E133"/>
       <c r="H133"/>
       <c r="I133"/>
+      <c r="L133"/>
       <c r="M133"/>
-      <c r="N133"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:14">
+    </row>
+    <row r="134" spans="1:13">
       <c r="D134"/>
       <c r="E134"/>
       <c r="H134"/>
       <c r="I134"/>
+      <c r="L134"/>
       <c r="M134"/>
-      <c r="N134"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:14">
+    </row>
+    <row r="135" spans="1:13">
       <c r="D135"/>
       <c r="E135"/>
       <c r="H135"/>
       <c r="I135"/>
+      <c r="L135"/>
       <c r="M135"/>
-      <c r="N135"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:14">
+    </row>
+    <row r="136" spans="1:13">
       <c r="D136"/>
       <c r="E136"/>
       <c r="H136"/>
       <c r="I136"/>
+      <c r="L136"/>
       <c r="M136"/>
-      <c r="N136"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:14">
+    </row>
+    <row r="137" spans="1:13">
       <c r="D137"/>
       <c r="E137"/>
       <c r="H137"/>
       <c r="I137"/>
+      <c r="L137"/>
       <c r="M137"/>
-      <c r="N137"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:14">
+    </row>
+    <row r="138" spans="1:13">
       <c r="D138"/>
       <c r="E138"/>
       <c r="H138"/>
       <c r="I138"/>
+      <c r="L138"/>
       <c r="M138"/>
-      <c r="N138"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:14">
+    </row>
+    <row r="139" spans="1:13">
       <c r="D139"/>
       <c r="E139"/>
       <c r="H139"/>
       <c r="I139"/>
+      <c r="L139"/>
       <c r="M139"/>
-      <c r="N139"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:14">
+    </row>
+    <row r="140" spans="1:13">
       <c r="D140"/>
       <c r="E140"/>
       <c r="H140"/>
       <c r="I140"/>
+      <c r="L140"/>
       <c r="M140"/>
-      <c r="N140"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:14">
+    </row>
+    <row r="141" spans="1:13">
       <c r="D141"/>
       <c r="E141"/>
       <c r="H141"/>
       <c r="I141"/>
+      <c r="L141"/>
       <c r="M141"/>
-      <c r="N141"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:14">
+    </row>
+    <row r="142" spans="1:13">
       <c r="D142"/>
       <c r="E142"/>
       <c r="H142"/>
       <c r="I142"/>
+      <c r="L142"/>
       <c r="M142"/>
-      <c r="N142"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:14">
+    </row>
+    <row r="143" spans="1:13">
       <c r="D143"/>
       <c r="E143"/>
       <c r="H143"/>
       <c r="I143"/>
+      <c r="L143"/>
       <c r="M143"/>
-      <c r="N143"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:14">
+    </row>
+    <row r="144" spans="1:13">
       <c r="D144"/>
       <c r="E144"/>
       <c r="H144"/>
       <c r="I144"/>
+      <c r="L144"/>
       <c r="M144"/>
-      <c r="N144"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:14">
+    </row>
+    <row r="145" spans="1:13">
       <c r="D145"/>
       <c r="E145"/>
       <c r="H145"/>
       <c r="I145"/>
+      <c r="L145"/>
       <c r="M145"/>
-      <c r="N145"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:14">
+    </row>
+    <row r="146" spans="1:13">
       <c r="D146"/>
       <c r="E146"/>
       <c r="H146"/>
       <c r="I146"/>
+      <c r="L146"/>
       <c r="M146"/>
-      <c r="N146"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:14">
+    </row>
+    <row r="147" spans="1:13">
       <c r="D147"/>
       <c r="E147"/>
       <c r="H147"/>
       <c r="I147"/>
+      <c r="L147"/>
       <c r="M147"/>
-      <c r="N147"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:14">
+    </row>
+    <row r="148" spans="1:13">
       <c r="D148"/>
       <c r="E148"/>
       <c r="H148"/>
       <c r="I148"/>
+      <c r="L148"/>
       <c r="M148"/>
-      <c r="N148"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:14">
+    </row>
+    <row r="149" spans="1:13">
       <c r="D149"/>
       <c r="E149"/>
       <c r="H149"/>
       <c r="I149"/>
+      <c r="L149"/>
       <c r="M149"/>
-      <c r="N149"/>
-[...1 lines deleted...]
-    <row r="150" spans="1:14">
+    </row>
+    <row r="150" spans="1:13">
       <c r="D150"/>
       <c r="E150"/>
       <c r="H150"/>
       <c r="I150"/>
+      <c r="L150"/>
       <c r="M150"/>
-      <c r="N150"/>
-[...1 lines deleted...]
-    <row r="151" spans="1:14">
+    </row>
+    <row r="151" spans="1:13">
       <c r="D151"/>
       <c r="E151"/>
       <c r="H151"/>
       <c r="I151"/>
+      <c r="L151"/>
       <c r="M151"/>
-      <c r="N151"/>
-[...1 lines deleted...]
-    <row r="152" spans="1:14">
+    </row>
+    <row r="152" spans="1:13">
       <c r="D152"/>
       <c r="E152"/>
       <c r="H152"/>
       <c r="I152"/>
+      <c r="L152"/>
       <c r="M152"/>
-      <c r="N152"/>
-[...1 lines deleted...]
-    <row r="153" spans="1:14">
+    </row>
+    <row r="153" spans="1:13">
       <c r="D153"/>
       <c r="E153"/>
       <c r="H153"/>
       <c r="I153"/>
+      <c r="L153"/>
       <c r="M153"/>
-      <c r="N153"/>
-[...1 lines deleted...]
-    <row r="154" spans="1:14">
+    </row>
+    <row r="154" spans="1:13">
       <c r="D154"/>
       <c r="E154"/>
       <c r="H154"/>
       <c r="I154"/>
+      <c r="L154"/>
       <c r="M154"/>
-      <c r="N154"/>
-[...1 lines deleted...]
-    <row r="155" spans="1:14">
+    </row>
+    <row r="155" spans="1:13">
       <c r="D155"/>
       <c r="E155"/>
       <c r="H155"/>
       <c r="I155"/>
+      <c r="L155"/>
       <c r="M155"/>
-      <c r="N155"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:14">
+    </row>
+    <row r="156" spans="1:13">
       <c r="D156"/>
       <c r="E156"/>
       <c r="H156"/>
       <c r="I156"/>
+      <c r="L156"/>
       <c r="M156"/>
-      <c r="N156"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:14">
+    </row>
+    <row r="157" spans="1:13">
       <c r="D157"/>
       <c r="E157"/>
       <c r="H157"/>
       <c r="I157"/>
+      <c r="L157"/>
       <c r="M157"/>
-      <c r="N157"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:14">
+    </row>
+    <row r="158" spans="1:13">
       <c r="D158"/>
       <c r="E158"/>
       <c r="H158"/>
       <c r="I158"/>
+      <c r="L158"/>
       <c r="M158"/>
-      <c r="N158"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:14">
+    </row>
+    <row r="159" spans="1:13">
       <c r="D159"/>
       <c r="E159"/>
       <c r="H159"/>
       <c r="I159"/>
+      <c r="L159"/>
       <c r="M159"/>
-      <c r="N159"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:14">
+    </row>
+    <row r="160" spans="1:13">
       <c r="D160"/>
       <c r="E160"/>
       <c r="H160"/>
       <c r="I160"/>
+      <c r="L160"/>
       <c r="M160"/>
-      <c r="N160"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:14">
+    </row>
+    <row r="161" spans="1:13">
       <c r="D161"/>
       <c r="E161"/>
       <c r="H161"/>
       <c r="I161"/>
+      <c r="L161"/>
       <c r="M161"/>
-      <c r="N161"/>
-[...1 lines deleted...]
-    <row r="162" spans="1:14">
+    </row>
+    <row r="162" spans="1:13">
       <c r="D162"/>
       <c r="E162"/>
       <c r="H162"/>
       <c r="I162"/>
+      <c r="L162"/>
       <c r="M162"/>
-      <c r="N162"/>
-[...1 lines deleted...]
-    <row r="163" spans="1:14">
+    </row>
+    <row r="163" spans="1:13">
       <c r="D163"/>
       <c r="E163"/>
       <c r="H163"/>
       <c r="I163"/>
+      <c r="L163"/>
       <c r="M163"/>
-      <c r="N163"/>
-[...1 lines deleted...]
-    <row r="164" spans="1:14">
+    </row>
+    <row r="164" spans="1:13">
       <c r="D164"/>
       <c r="E164"/>
       <c r="H164"/>
       <c r="I164"/>
+      <c r="L164"/>
       <c r="M164"/>
-      <c r="N164"/>
-[...1 lines deleted...]
-    <row r="165" spans="1:14">
+    </row>
+    <row r="165" spans="1:13">
       <c r="D165"/>
       <c r="E165"/>
       <c r="H165"/>
       <c r="I165"/>
+      <c r="L165"/>
       <c r="M165"/>
-      <c r="N165"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:14">
+    </row>
+    <row r="166" spans="1:13">
       <c r="D166"/>
       <c r="E166"/>
       <c r="H166"/>
       <c r="I166"/>
+      <c r="L166"/>
       <c r="M166"/>
-      <c r="N166"/>
-[...1 lines deleted...]
-    <row r="167" spans="1:14">
+    </row>
+    <row r="167" spans="1:13">
       <c r="D167"/>
       <c r="E167"/>
       <c r="H167"/>
       <c r="I167"/>
+      <c r="L167"/>
       <c r="M167"/>
-      <c r="N167"/>
-[...1 lines deleted...]
-    <row r="168" spans="1:14">
+    </row>
+    <row r="168" spans="1:13">
       <c r="D168"/>
       <c r="E168"/>
       <c r="H168"/>
       <c r="I168"/>
+      <c r="L168"/>
       <c r="M168"/>
-      <c r="N168"/>
-[...1 lines deleted...]
-    <row r="169" spans="1:14">
+    </row>
+    <row r="169" spans="1:13">
       <c r="D169"/>
       <c r="E169"/>
       <c r="H169"/>
       <c r="I169"/>
+      <c r="L169"/>
       <c r="M169"/>
-      <c r="N169"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:14">
+    </row>
+    <row r="170" spans="1:13">
       <c r="D170"/>
       <c r="E170"/>
       <c r="H170"/>
       <c r="I170"/>
+      <c r="L170"/>
       <c r="M170"/>
-      <c r="N170"/>
-[...1 lines deleted...]
-    <row r="171" spans="1:14">
+    </row>
+    <row r="171" spans="1:13">
       <c r="D171"/>
       <c r="E171"/>
       <c r="H171"/>
       <c r="I171"/>
+      <c r="L171"/>
       <c r="M171"/>
-      <c r="N171"/>
-[...1 lines deleted...]
-    <row r="172" spans="1:14">
+    </row>
+    <row r="172" spans="1:13">
       <c r="D172"/>
       <c r="E172"/>
       <c r="H172"/>
       <c r="I172"/>
+      <c r="L172"/>
       <c r="M172"/>
-      <c r="N172"/>
-[...1 lines deleted...]
-    <row r="173" spans="1:14">
+    </row>
+    <row r="173" spans="1:13">
       <c r="D173"/>
       <c r="E173"/>
       <c r="H173"/>
       <c r="I173"/>
+      <c r="L173"/>
       <c r="M173"/>
-      <c r="N173"/>
-[...1 lines deleted...]
-    <row r="174" spans="1:14">
+    </row>
+    <row r="174" spans="1:13">
       <c r="D174"/>
       <c r="E174"/>
       <c r="H174"/>
       <c r="I174"/>
+      <c r="L174"/>
       <c r="M174"/>
-      <c r="N174"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:14">
+    </row>
+    <row r="175" spans="1:13">
       <c r="D175"/>
       <c r="E175"/>
       <c r="H175"/>
       <c r="I175"/>
+      <c r="L175"/>
       <c r="M175"/>
-      <c r="N175"/>
-[...1 lines deleted...]
-    <row r="176" spans="1:14">
+    </row>
+    <row r="176" spans="1:13">
       <c r="D176"/>
       <c r="E176"/>
       <c r="H176"/>
       <c r="I176"/>
+      <c r="L176"/>
       <c r="M176"/>
-      <c r="N176"/>
-[...1 lines deleted...]
-    <row r="177" spans="1:14">
+    </row>
+    <row r="177" spans="1:13">
       <c r="D177"/>
       <c r="E177"/>
       <c r="H177"/>
       <c r="I177"/>
+      <c r="L177"/>
       <c r="M177"/>
-      <c r="N177"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:14">
+    </row>
+    <row r="178" spans="1:13">
       <c r="D178"/>
       <c r="E178"/>
       <c r="H178"/>
       <c r="I178"/>
+      <c r="L178"/>
       <c r="M178"/>
-      <c r="N178"/>
-[...1 lines deleted...]
-    <row r="179" spans="1:14">
+    </row>
+    <row r="179" spans="1:13">
       <c r="D179"/>
       <c r="E179"/>
       <c r="H179"/>
       <c r="I179"/>
+      <c r="L179"/>
       <c r="M179"/>
-      <c r="N179"/>
-[...1 lines deleted...]
-    <row r="180" spans="1:14">
+    </row>
+    <row r="180" spans="1:13">
       <c r="D180"/>
       <c r="E180"/>
       <c r="H180"/>
       <c r="I180"/>
+      <c r="L180"/>
       <c r="M180"/>
-      <c r="N180"/>
-[...1 lines deleted...]
-    <row r="181" spans="1:14">
+    </row>
+    <row r="181" spans="1:13">
       <c r="D181"/>
       <c r="E181"/>
       <c r="H181"/>
       <c r="I181"/>
+      <c r="L181"/>
       <c r="M181"/>
-      <c r="N181"/>
-[...1 lines deleted...]
-    <row r="182" spans="1:14">
+    </row>
+    <row r="182" spans="1:13">
       <c r="D182"/>
       <c r="E182"/>
       <c r="H182"/>
       <c r="I182"/>
+      <c r="L182"/>
       <c r="M182"/>
-      <c r="N182"/>
-[...1 lines deleted...]
-    <row r="183" spans="1:14">
+    </row>
+    <row r="183" spans="1:13">
       <c r="D183"/>
       <c r="E183"/>
       <c r="H183"/>
       <c r="I183"/>
+      <c r="L183"/>
       <c r="M183"/>
-      <c r="N183"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:14">
+    </row>
+    <row r="184" spans="1:13">
       <c r="D184"/>
       <c r="E184"/>
       <c r="H184"/>
       <c r="I184"/>
+      <c r="L184"/>
       <c r="M184"/>
-      <c r="N184"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:14">
+    </row>
+    <row r="185" spans="1:13">
       <c r="D185"/>
       <c r="E185"/>
       <c r="H185"/>
       <c r="I185"/>
+      <c r="L185"/>
       <c r="M185"/>
-      <c r="N185"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:14">
+    </row>
+    <row r="186" spans="1:13">
       <c r="D186"/>
       <c r="E186"/>
       <c r="H186"/>
       <c r="I186"/>
+      <c r="L186"/>
       <c r="M186"/>
-      <c r="N186"/>
-[...1 lines deleted...]
-    <row r="187" spans="1:14">
+    </row>
+    <row r="187" spans="1:13">
       <c r="D187"/>
       <c r="E187"/>
       <c r="H187"/>
       <c r="I187"/>
+      <c r="L187"/>
       <c r="M187"/>
-      <c r="N187"/>
-[...1 lines deleted...]
-    <row r="188" spans="1:14">
+    </row>
+    <row r="188" spans="1:13">
       <c r="D188"/>
       <c r="E188"/>
       <c r="H188"/>
       <c r="I188"/>
+      <c r="L188"/>
       <c r="M188"/>
-      <c r="N188"/>
-[...1 lines deleted...]
-    <row r="189" spans="1:14">
+    </row>
+    <row r="189" spans="1:13">
       <c r="D189"/>
       <c r="E189"/>
       <c r="H189"/>
       <c r="I189"/>
+      <c r="L189"/>
       <c r="M189"/>
-      <c r="N189"/>
-[...1 lines deleted...]
-    <row r="190" spans="1:14">
+    </row>
+    <row r="190" spans="1:13">
       <c r="D190"/>
       <c r="E190"/>
       <c r="H190"/>
       <c r="I190"/>
+      <c r="L190"/>
       <c r="M190"/>
-      <c r="N190"/>
-[...1 lines deleted...]
-    <row r="191" spans="1:14">
+    </row>
+    <row r="191" spans="1:13">
       <c r="D191"/>
       <c r="E191"/>
       <c r="H191"/>
       <c r="I191"/>
+      <c r="L191"/>
       <c r="M191"/>
-      <c r="N191"/>
-[...1 lines deleted...]
-    <row r="192" spans="1:14">
+    </row>
+    <row r="192" spans="1:13">
       <c r="D192"/>
       <c r="E192"/>
       <c r="H192"/>
       <c r="I192"/>
+      <c r="L192"/>
       <c r="M192"/>
-      <c r="N192"/>
-[...1 lines deleted...]
-    <row r="193" spans="1:14">
+    </row>
+    <row r="193" spans="1:13">
       <c r="D193"/>
       <c r="E193"/>
       <c r="H193"/>
       <c r="I193"/>
+      <c r="L193"/>
       <c r="M193"/>
-      <c r="N193"/>
-[...1 lines deleted...]
-    <row r="194" spans="1:14">
+    </row>
+    <row r="194" spans="1:13">
       <c r="D194"/>
       <c r="E194"/>
       <c r="H194"/>
       <c r="I194"/>
+      <c r="L194"/>
       <c r="M194"/>
-      <c r="N194"/>
-[...1 lines deleted...]
-    <row r="195" spans="1:14">
+    </row>
+    <row r="195" spans="1:13">
       <c r="D195"/>
       <c r="E195"/>
       <c r="H195"/>
       <c r="I195"/>
+      <c r="L195"/>
       <c r="M195"/>
-      <c r="N195"/>
-[...1 lines deleted...]
-    <row r="196" spans="1:14">
+    </row>
+    <row r="196" spans="1:13">
       <c r="D196"/>
       <c r="E196"/>
       <c r="H196"/>
       <c r="I196"/>
+      <c r="L196"/>
       <c r="M196"/>
-      <c r="N196"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:14">
+    </row>
+    <row r="197" spans="1:13">
       <c r="D197"/>
       <c r="E197"/>
       <c r="H197"/>
       <c r="I197"/>
+      <c r="L197"/>
       <c r="M197"/>
-      <c r="N197"/>
-[...1 lines deleted...]
-    <row r="198" spans="1:14">
+    </row>
+    <row r="198" spans="1:13">
       <c r="D198"/>
       <c r="E198"/>
       <c r="H198"/>
       <c r="I198"/>
+      <c r="L198"/>
       <c r="M198"/>
-      <c r="N198"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:14">
+    </row>
+    <row r="199" spans="1:13">
       <c r="D199"/>
       <c r="E199"/>
       <c r="H199"/>
       <c r="I199"/>
+      <c r="L199"/>
       <c r="M199"/>
-      <c r="N199"/>
-[...1 lines deleted...]
-    <row r="200" spans="1:14">
+    </row>
+    <row r="200" spans="1:13">
       <c r="D200"/>
       <c r="E200"/>
       <c r="H200"/>
       <c r="I200"/>
+      <c r="L200"/>
       <c r="M200"/>
-      <c r="N200"/>
-[...1 lines deleted...]
-    <row r="201" spans="1:14">
+    </row>
+    <row r="201" spans="1:13">
       <c r="D201"/>
       <c r="E201"/>
       <c r="H201"/>
       <c r="I201"/>
+      <c r="L201"/>
       <c r="M201"/>
-      <c r="N201"/>
-[...1 lines deleted...]
-    <row r="202" spans="1:14">
+    </row>
+    <row r="202" spans="1:13">
       <c r="D202"/>
       <c r="E202"/>
       <c r="H202"/>
       <c r="I202"/>
+      <c r="L202"/>
       <c r="M202"/>
-      <c r="N202"/>
-[...1 lines deleted...]
-    <row r="203" spans="1:14">
+    </row>
+    <row r="203" spans="1:13">
       <c r="D203"/>
       <c r="E203"/>
       <c r="H203"/>
       <c r="I203"/>
+      <c r="L203"/>
       <c r="M203"/>
-      <c r="N203"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:14">
+    </row>
+    <row r="204" spans="1:13">
       <c r="D204"/>
       <c r="E204"/>
       <c r="H204"/>
       <c r="I204"/>
+      <c r="L204"/>
       <c r="M204"/>
-      <c r="N204"/>
-[...1 lines deleted...]
-    <row r="205" spans="1:14">
+    </row>
+    <row r="205" spans="1:13">
       <c r="D205"/>
       <c r="E205"/>
       <c r="H205"/>
       <c r="I205"/>
+      <c r="L205"/>
       <c r="M205"/>
-      <c r="N205"/>
-[...1 lines deleted...]
-    <row r="206" spans="1:14">
+    </row>
+    <row r="206" spans="1:13">
       <c r="D206"/>
       <c r="E206"/>
       <c r="H206"/>
       <c r="I206"/>
+      <c r="L206"/>
       <c r="M206"/>
-      <c r="N206"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:14">
+    </row>
+    <row r="207" spans="1:13">
       <c r="D207"/>
       <c r="E207"/>
       <c r="H207"/>
       <c r="I207"/>
+      <c r="L207"/>
       <c r="M207"/>
-      <c r="N207"/>
-[...1 lines deleted...]
-    <row r="208" spans="1:14">
+    </row>
+    <row r="208" spans="1:13">
       <c r="D208"/>
       <c r="E208"/>
       <c r="H208"/>
       <c r="I208"/>
+      <c r="L208"/>
       <c r="M208"/>
-      <c r="N208"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:14">
+    </row>
+    <row r="209" spans="1:13">
       <c r="D209"/>
       <c r="E209"/>
       <c r="H209"/>
       <c r="I209"/>
+      <c r="L209"/>
       <c r="M209"/>
-      <c r="N209"/>
-[...1 lines deleted...]
-    <row r="210" spans="1:14">
+    </row>
+    <row r="210" spans="1:13">
       <c r="D210"/>
       <c r="E210"/>
       <c r="H210"/>
       <c r="I210"/>
+      <c r="L210"/>
       <c r="M210"/>
-      <c r="N210"/>
-[...1 lines deleted...]
-    <row r="211" spans="1:14">
+    </row>
+    <row r="211" spans="1:13">
       <c r="D211"/>
       <c r="E211"/>
       <c r="H211"/>
       <c r="I211"/>
+      <c r="L211"/>
       <c r="M211"/>
-      <c r="N211"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:14">
+    </row>
+    <row r="212" spans="1:13">
       <c r="D212"/>
       <c r="E212"/>
       <c r="H212"/>
       <c r="I212"/>
+      <c r="L212"/>
       <c r="M212"/>
-      <c r="N212"/>
-[...1 lines deleted...]
-    <row r="213" spans="1:14">
+    </row>
+    <row r="213" spans="1:13">
       <c r="D213"/>
       <c r="E213"/>
       <c r="H213"/>
       <c r="I213"/>
+      <c r="L213"/>
       <c r="M213"/>
-      <c r="N213"/>
-[...1 lines deleted...]
-    <row r="214" spans="1:14">
+    </row>
+    <row r="214" spans="1:13">
       <c r="D214"/>
       <c r="E214"/>
       <c r="H214"/>
       <c r="I214"/>
+      <c r="L214"/>
       <c r="M214"/>
-      <c r="N214"/>
-[...1 lines deleted...]
-    <row r="215" spans="1:14">
+    </row>
+    <row r="215" spans="1:13">
       <c r="D215"/>
       <c r="E215"/>
       <c r="H215"/>
       <c r="I215"/>
+      <c r="L215"/>
       <c r="M215"/>
-      <c r="N215"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:14">
+    </row>
+    <row r="216" spans="1:13">
       <c r="D216"/>
       <c r="E216"/>
       <c r="H216"/>
       <c r="I216"/>
+      <c r="L216"/>
       <c r="M216"/>
-      <c r="N216"/>
-[...1 lines deleted...]
-    <row r="217" spans="1:14">
+    </row>
+    <row r="217" spans="1:13">
       <c r="D217"/>
       <c r="E217"/>
       <c r="H217"/>
       <c r="I217"/>
+      <c r="L217"/>
       <c r="M217"/>
-      <c r="N217"/>
-[...1 lines deleted...]
-    <row r="218" spans="1:14">
+    </row>
+    <row r="218" spans="1:13">
       <c r="D218"/>
       <c r="E218"/>
       <c r="H218"/>
       <c r="I218"/>
+      <c r="L218"/>
       <c r="M218"/>
-      <c r="N218"/>
-[...1 lines deleted...]
-    <row r="219" spans="1:14">
+    </row>
+    <row r="219" spans="1:13">
       <c r="D219"/>
       <c r="E219"/>
       <c r="H219"/>
       <c r="I219"/>
+      <c r="L219"/>
       <c r="M219"/>
-      <c r="N219"/>
-[...1 lines deleted...]
-    <row r="220" spans="1:14">
+    </row>
+    <row r="220" spans="1:13">
       <c r="D220"/>
       <c r="E220"/>
       <c r="H220"/>
       <c r="I220"/>
+      <c r="L220"/>
       <c r="M220"/>
-      <c r="N220"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:14">
+    </row>
+    <row r="221" spans="1:13">
       <c r="D221"/>
       <c r="E221"/>
       <c r="H221"/>
       <c r="I221"/>
+      <c r="L221"/>
       <c r="M221"/>
-      <c r="N221"/>
-[...1 lines deleted...]
-    <row r="222" spans="1:14">
+    </row>
+    <row r="222" spans="1:13">
       <c r="D222"/>
       <c r="E222"/>
       <c r="H222"/>
       <c r="I222"/>
+      <c r="L222"/>
       <c r="M222"/>
-      <c r="N222"/>
-[...1 lines deleted...]
-    <row r="223" spans="1:14">
+    </row>
+    <row r="223" spans="1:13">
       <c r="D223"/>
       <c r="E223"/>
       <c r="H223"/>
       <c r="I223"/>
+      <c r="L223"/>
       <c r="M223"/>
-      <c r="N223"/>
-[...1 lines deleted...]
-    <row r="224" spans="1:14">
+    </row>
+    <row r="224" spans="1:13">
       <c r="D224"/>
       <c r="E224"/>
       <c r="H224"/>
       <c r="I224"/>
+      <c r="L224"/>
       <c r="M224"/>
-      <c r="N224"/>
-[...1 lines deleted...]
-    <row r="225" spans="1:14">
+    </row>
+    <row r="225" spans="1:13">
       <c r="D225"/>
       <c r="E225"/>
       <c r="H225"/>
       <c r="I225"/>
+      <c r="L225"/>
       <c r="M225"/>
-      <c r="N225"/>
-[...1 lines deleted...]
-    <row r="226" spans="1:14">
+    </row>
+    <row r="226" spans="1:13">
       <c r="D226"/>
       <c r="E226"/>
       <c r="H226"/>
       <c r="I226"/>
+      <c r="L226"/>
       <c r="M226"/>
-      <c r="N226"/>
-[...1 lines deleted...]
-    <row r="227" spans="1:14">
+    </row>
+    <row r="227" spans="1:13">
       <c r="D227"/>
       <c r="E227"/>
       <c r="H227"/>
       <c r="I227"/>
+      <c r="L227"/>
       <c r="M227"/>
-      <c r="N227"/>
-[...1 lines deleted...]
-    <row r="228" spans="1:14">
+    </row>
+    <row r="228" spans="1:13">
       <c r="D228"/>
       <c r="E228"/>
       <c r="H228"/>
       <c r="I228"/>
+      <c r="L228"/>
       <c r="M228"/>
-      <c r="N228"/>
-[...1 lines deleted...]
-    <row r="229" spans="1:14">
+    </row>
+    <row r="229" spans="1:13">
       <c r="D229"/>
       <c r="E229"/>
       <c r="H229"/>
       <c r="I229"/>
+      <c r="L229"/>
       <c r="M229"/>
-      <c r="N229"/>
-[...1 lines deleted...]
-    <row r="230" spans="1:14">
+    </row>
+    <row r="230" spans="1:13">
       <c r="D230"/>
       <c r="E230"/>
       <c r="H230"/>
       <c r="I230"/>
+      <c r="L230"/>
       <c r="M230"/>
-      <c r="N230"/>
-[...1 lines deleted...]
-    <row r="231" spans="1:14">
+    </row>
+    <row r="231" spans="1:13">
       <c r="D231"/>
       <c r="E231"/>
       <c r="H231"/>
       <c r="I231"/>
+      <c r="L231"/>
       <c r="M231"/>
-      <c r="N231"/>
-[...1 lines deleted...]
-    <row r="232" spans="1:14">
+    </row>
+    <row r="232" spans="1:13">
       <c r="D232"/>
       <c r="E232"/>
       <c r="H232"/>
       <c r="I232"/>
+      <c r="L232"/>
       <c r="M232"/>
-      <c r="N232"/>
-[...1 lines deleted...]
-    <row r="233" spans="1:14">
+    </row>
+    <row r="233" spans="1:13">
       <c r="D233"/>
       <c r="E233"/>
       <c r="H233"/>
       <c r="I233"/>
+      <c r="L233"/>
       <c r="M233"/>
-      <c r="N233"/>
-[...1 lines deleted...]
-    <row r="234" spans="1:14">
+    </row>
+    <row r="234" spans="1:13">
       <c r="D234"/>
       <c r="E234"/>
       <c r="H234"/>
       <c r="I234"/>
+      <c r="L234"/>
       <c r="M234"/>
-      <c r="N234"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:14">
+    </row>
+    <row r="235" spans="1:13">
       <c r="D235"/>
       <c r="E235"/>
       <c r="H235"/>
       <c r="I235"/>
+      <c r="L235"/>
       <c r="M235"/>
-      <c r="N235"/>
-[...1 lines deleted...]
-    <row r="236" spans="1:14">
+    </row>
+    <row r="236" spans="1:13">
       <c r="D236"/>
       <c r="E236"/>
       <c r="H236"/>
       <c r="I236"/>
+      <c r="L236"/>
       <c r="M236"/>
-      <c r="N236"/>
-[...1 lines deleted...]
-    <row r="237" spans="1:14">
+    </row>
+    <row r="237" spans="1:13">
       <c r="D237"/>
       <c r="E237"/>
       <c r="H237"/>
       <c r="I237"/>
+      <c r="L237"/>
       <c r="M237"/>
-      <c r="N237"/>
-[...1 lines deleted...]
-    <row r="238" spans="1:14">
+    </row>
+    <row r="238" spans="1:13">
       <c r="D238"/>
       <c r="E238"/>
       <c r="H238"/>
       <c r="I238"/>
+      <c r="L238"/>
       <c r="M238"/>
-      <c r="N238"/>
-[...1 lines deleted...]
-    <row r="239" spans="1:14">
+    </row>
+    <row r="239" spans="1:13">
       <c r="D239"/>
       <c r="E239"/>
       <c r="H239"/>
       <c r="I239"/>
+      <c r="L239"/>
       <c r="M239"/>
-      <c r="N239"/>
-[...1 lines deleted...]
-    <row r="240" spans="1:14">
+    </row>
+    <row r="240" spans="1:13">
       <c r="D240"/>
       <c r="E240"/>
       <c r="H240"/>
       <c r="I240"/>
+      <c r="L240"/>
       <c r="M240"/>
-      <c r="N240"/>
-[...1 lines deleted...]
-    <row r="241" spans="1:14">
+    </row>
+    <row r="241" spans="1:13">
       <c r="D241"/>
       <c r="E241"/>
       <c r="H241"/>
       <c r="I241"/>
+      <c r="L241"/>
       <c r="M241"/>
-      <c r="N241"/>
-[...1 lines deleted...]
-    <row r="242" spans="1:14">
+    </row>
+    <row r="242" spans="1:13">
       <c r="D242"/>
       <c r="E242"/>
       <c r="H242"/>
       <c r="I242"/>
+      <c r="L242"/>
       <c r="M242"/>
-      <c r="N242"/>
-[...1 lines deleted...]
-    <row r="243" spans="1:14">
+    </row>
+    <row r="243" spans="1:13">
       <c r="D243"/>
       <c r="E243"/>
       <c r="H243"/>
       <c r="I243"/>
+      <c r="L243"/>
       <c r="M243"/>
-      <c r="N243"/>
-[...1 lines deleted...]
-    <row r="244" spans="1:14">
+    </row>
+    <row r="244" spans="1:13">
       <c r="D244"/>
       <c r="E244"/>
       <c r="H244"/>
       <c r="I244"/>
+      <c r="L244"/>
       <c r="M244"/>
-      <c r="N244"/>
-[...1 lines deleted...]
-    <row r="245" spans="1:14">
+    </row>
+    <row r="245" spans="1:13">
       <c r="D245"/>
       <c r="E245"/>
       <c r="H245"/>
       <c r="I245"/>
+      <c r="L245"/>
       <c r="M245"/>
-      <c r="N245"/>
-[...1 lines deleted...]
-    <row r="246" spans="1:14">
+    </row>
+    <row r="246" spans="1:13">
       <c r="D246"/>
       <c r="E246"/>
       <c r="H246"/>
       <c r="I246"/>
+      <c r="L246"/>
       <c r="M246"/>
-      <c r="N246"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:14">
+    </row>
+    <row r="247" spans="1:13">
       <c r="D247"/>
       <c r="E247"/>
       <c r="H247"/>
       <c r="I247"/>
+      <c r="L247"/>
       <c r="M247"/>
-      <c r="N247"/>
-[...1 lines deleted...]
-    <row r="248" spans="1:14">
+    </row>
+    <row r="248" spans="1:13">
       <c r="D248"/>
       <c r="E248"/>
       <c r="H248"/>
       <c r="I248"/>
+      <c r="L248"/>
       <c r="M248"/>
-      <c r="N248"/>
-[...1 lines deleted...]
-    <row r="249" spans="1:14">
+    </row>
+    <row r="249" spans="1:13">
       <c r="D249"/>
       <c r="E249"/>
       <c r="H249"/>
       <c r="I249"/>
+      <c r="L249"/>
       <c r="M249"/>
-      <c r="N249"/>
-[...1 lines deleted...]
-    <row r="250" spans="1:14">
+    </row>
+    <row r="250" spans="1:13">
       <c r="D250"/>
       <c r="E250"/>
       <c r="H250"/>
       <c r="I250"/>
+      <c r="L250"/>
       <c r="M250"/>
-      <c r="N250"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:14">
+    </row>
+    <row r="251" spans="1:13">
       <c r="D251"/>
       <c r="E251"/>
       <c r="H251"/>
       <c r="I251"/>
+      <c r="L251"/>
       <c r="M251"/>
-      <c r="N251"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:14">
+    </row>
+    <row r="252" spans="1:13">
       <c r="D252"/>
       <c r="E252"/>
       <c r="H252"/>
       <c r="I252"/>
+      <c r="L252"/>
       <c r="M252"/>
-      <c r="N252"/>
-[...1 lines deleted...]
-    <row r="253" spans="1:14">
+    </row>
+    <row r="253" spans="1:13">
       <c r="D253"/>
       <c r="E253"/>
       <c r="H253"/>
       <c r="I253"/>
+      <c r="L253"/>
       <c r="M253"/>
-      <c r="N253"/>
-[...1 lines deleted...]
-    <row r="254" spans="1:14">
+    </row>
+    <row r="254" spans="1:13">
       <c r="D254"/>
       <c r="E254"/>
       <c r="H254"/>
       <c r="I254"/>
+      <c r="L254"/>
       <c r="M254"/>
-      <c r="N254"/>
-[...1 lines deleted...]
-    <row r="255" spans="1:14">
+    </row>
+    <row r="255" spans="1:13">
       <c r="D255"/>
       <c r="E255"/>
       <c r="H255"/>
       <c r="I255"/>
+      <c r="L255"/>
       <c r="M255"/>
-      <c r="N255"/>
-[...1 lines deleted...]
-    <row r="256" spans="1:14">
+    </row>
+    <row r="256" spans="1:13">
       <c r="D256"/>
       <c r="E256"/>
       <c r="H256"/>
       <c r="I256"/>
+      <c r="L256"/>
       <c r="M256"/>
-      <c r="N256"/>
-[...1 lines deleted...]
-    <row r="257" spans="1:14">
+    </row>
+    <row r="257" spans="1:13">
       <c r="D257"/>
       <c r="E257"/>
       <c r="H257"/>
       <c r="I257"/>
+      <c r="L257"/>
       <c r="M257"/>
-      <c r="N257"/>
-[...1 lines deleted...]
-    <row r="258" spans="1:14">
+    </row>
+    <row r="258" spans="1:13">
       <c r="D258"/>
       <c r="E258"/>
       <c r="H258"/>
       <c r="I258"/>
+      <c r="L258"/>
       <c r="M258"/>
-      <c r="N258"/>
-[...1 lines deleted...]
-    <row r="259" spans="1:14">
+    </row>
+    <row r="259" spans="1:13">
       <c r="D259"/>
       <c r="E259"/>
       <c r="H259"/>
       <c r="I259"/>
+      <c r="L259"/>
       <c r="M259"/>
-      <c r="N259"/>
-[...1 lines deleted...]
-    <row r="260" spans="1:14">
+    </row>
+    <row r="260" spans="1:13">
       <c r="D260"/>
       <c r="E260"/>
       <c r="H260"/>
       <c r="I260"/>
+      <c r="L260"/>
       <c r="M260"/>
-      <c r="N260"/>
-[...1 lines deleted...]
-    <row r="261" spans="1:14">
+    </row>
+    <row r="261" spans="1:13">
       <c r="D261"/>
       <c r="E261"/>
       <c r="H261"/>
       <c r="I261"/>
+      <c r="L261"/>
       <c r="M261"/>
-      <c r="N261"/>
-[...1 lines deleted...]
-    <row r="262" spans="1:14">
+    </row>
+    <row r="262" spans="1:13">
       <c r="D262"/>
       <c r="E262"/>
       <c r="H262"/>
       <c r="I262"/>
+      <c r="L262"/>
       <c r="M262"/>
-      <c r="N262"/>
-[...1 lines deleted...]
-    <row r="263" spans="1:14">
+    </row>
+    <row r="263" spans="1:13">
       <c r="D263"/>
       <c r="E263"/>
       <c r="H263"/>
       <c r="I263"/>
+      <c r="L263"/>
       <c r="M263"/>
-      <c r="N263"/>
-[...1 lines deleted...]
-    <row r="264" spans="1:14">
+    </row>
+    <row r="264" spans="1:13">
       <c r="D264"/>
       <c r="E264"/>
       <c r="H264"/>
       <c r="I264"/>
+      <c r="L264"/>
       <c r="M264"/>
-      <c r="N264"/>
-[...1 lines deleted...]
-    <row r="265" spans="1:14">
+    </row>
+    <row r="265" spans="1:13">
       <c r="D265"/>
       <c r="E265"/>
       <c r="H265"/>
       <c r="I265"/>
+      <c r="L265"/>
       <c r="M265"/>
-      <c r="N265"/>
-[...1 lines deleted...]
-    <row r="266" spans="1:14">
+    </row>
+    <row r="266" spans="1:13">
       <c r="D266"/>
       <c r="E266"/>
       <c r="H266"/>
       <c r="I266"/>
+      <c r="L266"/>
       <c r="M266"/>
-      <c r="N266"/>
-[...1 lines deleted...]
-    <row r="267" spans="1:14">
+    </row>
+    <row r="267" spans="1:13">
       <c r="D267"/>
       <c r="E267"/>
       <c r="H267"/>
       <c r="I267"/>
+      <c r="L267"/>
       <c r="M267"/>
-      <c r="N267"/>
-[...1 lines deleted...]
-    <row r="268" spans="1:14">
+    </row>
+    <row r="268" spans="1:13">
       <c r="D268"/>
       <c r="E268"/>
       <c r="H268"/>
       <c r="I268"/>
+      <c r="L268"/>
       <c r="M268"/>
-      <c r="N268"/>
-[...1 lines deleted...]
-    <row r="269" spans="1:14">
+    </row>
+    <row r="269" spans="1:13">
       <c r="D269"/>
       <c r="E269"/>
       <c r="H269"/>
       <c r="I269"/>
+      <c r="L269"/>
       <c r="M269"/>
-      <c r="N269"/>
-[...1 lines deleted...]
-    <row r="270" spans="1:14">
+    </row>
+    <row r="270" spans="1:13">
       <c r="D270"/>
       <c r="E270"/>
       <c r="H270"/>
       <c r="I270"/>
+      <c r="L270"/>
       <c r="M270"/>
-      <c r="N270"/>
-[...1 lines deleted...]
-    <row r="271" spans="1:14">
+    </row>
+    <row r="271" spans="1:13">
       <c r="D271"/>
       <c r="E271"/>
       <c r="H271"/>
       <c r="I271"/>
+      <c r="L271"/>
       <c r="M271"/>
-      <c r="N271"/>
-[...1 lines deleted...]
-    <row r="272" spans="1:14">
+    </row>
+    <row r="272" spans="1:13">
       <c r="D272"/>
       <c r="E272"/>
       <c r="H272"/>
       <c r="I272"/>
+      <c r="L272"/>
       <c r="M272"/>
-      <c r="N272"/>
-[...1 lines deleted...]
-    <row r="273" spans="1:14">
+    </row>
+    <row r="273" spans="1:13">
       <c r="D273"/>
       <c r="E273"/>
       <c r="H273"/>
       <c r="I273"/>
+      <c r="L273"/>
       <c r="M273"/>
-      <c r="N273"/>
-[...1 lines deleted...]
-    <row r="274" spans="1:14">
+    </row>
+    <row r="274" spans="1:13">
       <c r="D274"/>
       <c r="E274"/>
       <c r="H274"/>
       <c r="I274"/>
+      <c r="L274"/>
       <c r="M274"/>
-      <c r="N274"/>
-[...1 lines deleted...]
-    <row r="275" spans="1:14">
+    </row>
+    <row r="275" spans="1:13">
       <c r="D275"/>
       <c r="E275"/>
       <c r="H275"/>
       <c r="I275"/>
+      <c r="L275"/>
       <c r="M275"/>
-      <c r="N275"/>
-[...1 lines deleted...]
-    <row r="276" spans="1:14">
+    </row>
+    <row r="276" spans="1:13">
       <c r="D276"/>
       <c r="E276"/>
       <c r="H276"/>
       <c r="I276"/>
+      <c r="L276"/>
       <c r="M276"/>
-      <c r="N276"/>
-[...1 lines deleted...]
-    <row r="277" spans="1:14">
+    </row>
+    <row r="277" spans="1:13">
       <c r="D277"/>
       <c r="E277"/>
       <c r="H277"/>
       <c r="I277"/>
+      <c r="L277"/>
       <c r="M277"/>
-      <c r="N277"/>
-[...1 lines deleted...]
-    <row r="278" spans="1:14">
+    </row>
+    <row r="278" spans="1:13">
       <c r="D278"/>
       <c r="E278"/>
       <c r="H278"/>
       <c r="I278"/>
+      <c r="L278"/>
       <c r="M278"/>
-      <c r="N278"/>
-[...1 lines deleted...]
-    <row r="279" spans="1:14">
+    </row>
+    <row r="279" spans="1:13">
       <c r="D279"/>
       <c r="E279"/>
       <c r="H279"/>
       <c r="I279"/>
+      <c r="L279"/>
       <c r="M279"/>
-      <c r="N279"/>
-[...1 lines deleted...]
-    <row r="280" spans="1:14">
+    </row>
+    <row r="280" spans="1:13">
       <c r="D280"/>
       <c r="E280"/>
       <c r="H280"/>
       <c r="I280"/>
+      <c r="L280"/>
       <c r="M280"/>
-      <c r="N280"/>
-[...1 lines deleted...]
-    <row r="281" spans="1:14">
+    </row>
+    <row r="281" spans="1:13">
       <c r="D281"/>
       <c r="E281"/>
       <c r="H281"/>
       <c r="I281"/>
+      <c r="L281"/>
       <c r="M281"/>
-      <c r="N281"/>
-[...1 lines deleted...]
-    <row r="282" spans="1:14">
+    </row>
+    <row r="282" spans="1:13">
       <c r="D282"/>
       <c r="E282"/>
       <c r="H282"/>
       <c r="I282"/>
+      <c r="L282"/>
       <c r="M282"/>
-      <c r="N282"/>
-[...1 lines deleted...]
-    <row r="283" spans="1:14">
+    </row>
+    <row r="283" spans="1:13">
       <c r="D283"/>
       <c r="E283"/>
       <c r="H283"/>
       <c r="I283"/>
+      <c r="L283"/>
       <c r="M283"/>
-      <c r="N283"/>
-[...1 lines deleted...]
-    <row r="284" spans="1:14">
+    </row>
+    <row r="284" spans="1:13">
       <c r="D284"/>
       <c r="E284"/>
       <c r="H284"/>
       <c r="I284"/>
+      <c r="L284"/>
       <c r="M284"/>
-      <c r="N284"/>
-[...1 lines deleted...]
-    <row r="285" spans="1:14">
+    </row>
+    <row r="285" spans="1:13">
       <c r="D285"/>
       <c r="E285"/>
       <c r="H285"/>
       <c r="I285"/>
+      <c r="L285"/>
       <c r="M285"/>
-      <c r="N285"/>
-[...1 lines deleted...]
-    <row r="286" spans="1:14">
+    </row>
+    <row r="286" spans="1:13">
       <c r="D286"/>
       <c r="E286"/>
       <c r="H286"/>
       <c r="I286"/>
+      <c r="L286"/>
       <c r="M286"/>
-      <c r="N286"/>
-[...1 lines deleted...]
-    <row r="287" spans="1:14">
+    </row>
+    <row r="287" spans="1:13">
       <c r="D287"/>
       <c r="E287"/>
       <c r="H287"/>
       <c r="I287"/>
+      <c r="L287"/>
       <c r="M287"/>
-      <c r="N287"/>
-[...1 lines deleted...]
-    <row r="288" spans="1:14">
+    </row>
+    <row r="288" spans="1:13">
       <c r="D288"/>
       <c r="E288"/>
       <c r="H288"/>
       <c r="I288"/>
+      <c r="L288"/>
       <c r="M288"/>
-      <c r="N288"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:14">
+    </row>
+    <row r="289" spans="1:13">
       <c r="D289"/>
       <c r="E289"/>
       <c r="H289"/>
       <c r="I289"/>
+      <c r="L289"/>
       <c r="M289"/>
-      <c r="N289"/>
-[...1 lines deleted...]
-    <row r="290" spans="1:14">
+    </row>
+    <row r="290" spans="1:13">
       <c r="D290"/>
       <c r="E290"/>
       <c r="H290"/>
       <c r="I290"/>
+      <c r="L290"/>
       <c r="M290"/>
-      <c r="N290"/>
-[...1 lines deleted...]
-    <row r="291" spans="1:14">
+    </row>
+    <row r="291" spans="1:13">
       <c r="D291"/>
       <c r="E291"/>
       <c r="H291"/>
       <c r="I291"/>
+      <c r="L291"/>
       <c r="M291"/>
-      <c r="N291"/>
-[...1 lines deleted...]
-    <row r="292" spans="1:14">
+    </row>
+    <row r="292" spans="1:13">
       <c r="D292"/>
       <c r="E292"/>
       <c r="H292"/>
       <c r="I292"/>
+      <c r="L292"/>
       <c r="M292"/>
-      <c r="N292"/>
-[...1 lines deleted...]
-    <row r="293" spans="1:14">
+    </row>
+    <row r="293" spans="1:13">
       <c r="D293"/>
       <c r="E293"/>
       <c r="H293"/>
       <c r="I293"/>
+      <c r="L293"/>
       <c r="M293"/>
-      <c r="N293"/>
-[...1 lines deleted...]
-    <row r="294" spans="1:14">
+    </row>
+    <row r="294" spans="1:13">
       <c r="D294"/>
       <c r="E294"/>
       <c r="H294"/>
       <c r="I294"/>
+      <c r="L294"/>
       <c r="M294"/>
-      <c r="N294"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:14">
+    </row>
+    <row r="295" spans="1:13">
       <c r="D295"/>
       <c r="E295"/>
       <c r="H295"/>
       <c r="I295"/>
+      <c r="L295"/>
       <c r="M295"/>
-      <c r="N295"/>
-[...1 lines deleted...]
-    <row r="296" spans="1:14">
+    </row>
+    <row r="296" spans="1:13">
       <c r="D296"/>
       <c r="E296"/>
       <c r="H296"/>
       <c r="I296"/>
+      <c r="L296"/>
       <c r="M296"/>
-      <c r="N296"/>
-[...1 lines deleted...]
-    <row r="297" spans="1:14">
+    </row>
+    <row r="297" spans="1:13">
       <c r="D297"/>
       <c r="E297"/>
       <c r="H297"/>
       <c r="I297"/>
+      <c r="L297"/>
       <c r="M297"/>
-      <c r="N297"/>
-[...1 lines deleted...]
-    <row r="298" spans="1:14">
+    </row>
+    <row r="298" spans="1:13">
       <c r="D298"/>
       <c r="E298"/>
       <c r="H298"/>
       <c r="I298"/>
+      <c r="L298"/>
       <c r="M298"/>
-      <c r="N298"/>
-[...1 lines deleted...]
-    <row r="299" spans="1:14">
+    </row>
+    <row r="299" spans="1:13">
       <c r="D299"/>
       <c r="E299"/>
       <c r="H299"/>
       <c r="I299"/>
+      <c r="L299"/>
       <c r="M299"/>
-      <c r="N299"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:14">
+    </row>
+    <row r="300" spans="1:13">
       <c r="D300"/>
       <c r="E300"/>
       <c r="H300"/>
       <c r="I300"/>
+      <c r="L300"/>
       <c r="M300"/>
-      <c r="N300"/>
-[...1 lines deleted...]
-    <row r="301" spans="1:14">
+    </row>
+    <row r="301" spans="1:13">
       <c r="D301"/>
       <c r="E301"/>
       <c r="H301"/>
       <c r="I301"/>
+      <c r="L301"/>
       <c r="M301"/>
-      <c r="N301"/>
-[...1 lines deleted...]
-    <row r="302" spans="1:14">
+    </row>
+    <row r="302" spans="1:13">
       <c r="D302"/>
       <c r="E302"/>
       <c r="H302"/>
       <c r="I302"/>
+      <c r="L302"/>
       <c r="M302"/>
-      <c r="N302"/>
-[...1 lines deleted...]
-    <row r="303" spans="1:14">
+    </row>
+    <row r="303" spans="1:13">
       <c r="D303"/>
       <c r="E303"/>
       <c r="H303"/>
       <c r="I303"/>
+      <c r="L303"/>
       <c r="M303"/>
-      <c r="N303"/>
-[...1 lines deleted...]
-    <row r="304" spans="1:14">
+    </row>
+    <row r="304" spans="1:13">
       <c r="D304"/>
       <c r="E304"/>
       <c r="H304"/>
       <c r="I304"/>
+      <c r="L304"/>
       <c r="M304"/>
-      <c r="N304"/>
-[...1 lines deleted...]
-    <row r="305" spans="1:14">
+    </row>
+    <row r="305" spans="1:13">
       <c r="D305"/>
       <c r="E305"/>
       <c r="H305"/>
       <c r="I305"/>
+      <c r="L305"/>
       <c r="M305"/>
-      <c r="N305"/>
-[...1 lines deleted...]
-    <row r="306" spans="1:14">
+    </row>
+    <row r="306" spans="1:13">
       <c r="D306"/>
       <c r="E306"/>
       <c r="H306"/>
       <c r="I306"/>
+      <c r="L306"/>
       <c r="M306"/>
-      <c r="N306"/>
-[...1 lines deleted...]
-    <row r="307" spans="1:14">
+    </row>
+    <row r="307" spans="1:13">
       <c r="D307"/>
       <c r="E307"/>
       <c r="H307"/>
       <c r="I307"/>
+      <c r="L307"/>
       <c r="M307"/>
-      <c r="N307"/>
-[...1 lines deleted...]
-    <row r="308" spans="1:14">
+    </row>
+    <row r="308" spans="1:13">
       <c r="D308"/>
       <c r="E308"/>
       <c r="H308"/>
       <c r="I308"/>
+      <c r="L308"/>
       <c r="M308"/>
-      <c r="N308"/>
-[...1 lines deleted...]
-    <row r="309" spans="1:14">
+    </row>
+    <row r="309" spans="1:13">
       <c r="D309"/>
       <c r="E309"/>
       <c r="H309"/>
       <c r="I309"/>
+      <c r="L309"/>
       <c r="M309"/>
-      <c r="N309"/>
-[...1 lines deleted...]
-    <row r="310" spans="1:14">
+    </row>
+    <row r="310" spans="1:13">
       <c r="D310"/>
       <c r="E310"/>
       <c r="H310"/>
       <c r="I310"/>
+      <c r="L310"/>
       <c r="M310"/>
-      <c r="N310"/>
-[...1 lines deleted...]
-    <row r="311" spans="1:14">
+    </row>
+    <row r="311" spans="1:13">
       <c r="D311"/>
       <c r="E311"/>
       <c r="H311"/>
       <c r="I311"/>
+      <c r="L311"/>
       <c r="M311"/>
-      <c r="N311"/>
-[...1 lines deleted...]
-    <row r="312" spans="1:14">
+    </row>
+    <row r="312" spans="1:13">
       <c r="D312"/>
       <c r="E312"/>
       <c r="H312"/>
       <c r="I312"/>
+      <c r="L312"/>
       <c r="M312"/>
-      <c r="N312"/>
-[...1 lines deleted...]
-    <row r="313" spans="1:14">
+    </row>
+    <row r="313" spans="1:13">
       <c r="D313"/>
       <c r="E313"/>
       <c r="H313"/>
       <c r="I313"/>
+      <c r="L313"/>
       <c r="M313"/>
-      <c r="N313"/>
-[...1 lines deleted...]
-    <row r="314" spans="1:14">
+    </row>
+    <row r="314" spans="1:13">
       <c r="D314"/>
       <c r="E314"/>
       <c r="H314"/>
       <c r="I314"/>
+      <c r="L314"/>
       <c r="M314"/>
-      <c r="N314"/>
-[...1 lines deleted...]
-    <row r="315" spans="1:14">
+    </row>
+    <row r="315" spans="1:13">
       <c r="D315"/>
       <c r="E315"/>
       <c r="H315"/>
       <c r="I315"/>
+      <c r="L315"/>
       <c r="M315"/>
-      <c r="N315"/>
-[...1 lines deleted...]
-    <row r="316" spans="1:14">
+    </row>
+    <row r="316" spans="1:13">
       <c r="D316"/>
       <c r="E316"/>
       <c r="H316"/>
       <c r="I316"/>
+      <c r="L316"/>
       <c r="M316"/>
-      <c r="N316"/>
-[...1 lines deleted...]
-    <row r="317" spans="1:14">
+    </row>
+    <row r="317" spans="1:13">
       <c r="D317"/>
       <c r="E317"/>
       <c r="H317"/>
       <c r="I317"/>
+      <c r="L317"/>
       <c r="M317"/>
-      <c r="N317"/>
-[...1 lines deleted...]
-    <row r="318" spans="1:14">
+    </row>
+    <row r="318" spans="1:13">
       <c r="D318"/>
       <c r="E318"/>
       <c r="H318"/>
       <c r="I318"/>
+      <c r="L318"/>
       <c r="M318"/>
-      <c r="N318"/>
-[...1 lines deleted...]
-    <row r="319" spans="1:14">
+    </row>
+    <row r="319" spans="1:13">
       <c r="D319"/>
       <c r="E319"/>
       <c r="H319"/>
       <c r="I319"/>
+      <c r="L319"/>
       <c r="M319"/>
-      <c r="N319"/>
-[...1 lines deleted...]
-    <row r="320" spans="1:14">
+    </row>
+    <row r="320" spans="1:13">
       <c r="D320"/>
       <c r="E320"/>
       <c r="H320"/>
       <c r="I320"/>
+      <c r="L320"/>
       <c r="M320"/>
-      <c r="N320"/>
-[...1 lines deleted...]
-    <row r="321" spans="1:14">
+    </row>
+    <row r="321" spans="1:13">
       <c r="D321"/>
       <c r="E321"/>
       <c r="H321"/>
       <c r="I321"/>
+      <c r="L321"/>
       <c r="M321"/>
-      <c r="N321"/>
-[...1 lines deleted...]
-    <row r="322" spans="1:14">
+    </row>
+    <row r="322" spans="1:13">
       <c r="D322"/>
       <c r="E322"/>
       <c r="H322"/>
       <c r="I322"/>
+      <c r="L322"/>
       <c r="M322"/>
-      <c r="N322"/>
-[...1 lines deleted...]
-    <row r="323" spans="1:14">
+    </row>
+    <row r="323" spans="1:13">
       <c r="D323"/>
       <c r="E323"/>
       <c r="H323"/>
       <c r="I323"/>
+      <c r="L323"/>
       <c r="M323"/>
-      <c r="N323"/>
-[...1 lines deleted...]
-    <row r="324" spans="1:14">
+    </row>
+    <row r="324" spans="1:13">
       <c r="D324"/>
       <c r="E324"/>
       <c r="H324"/>
       <c r="I324"/>
+      <c r="L324"/>
       <c r="M324"/>
-      <c r="N324"/>
-[...1 lines deleted...]
-    <row r="325" spans="1:14">
+    </row>
+    <row r="325" spans="1:13">
       <c r="D325"/>
       <c r="E325"/>
       <c r="H325"/>
       <c r="I325"/>
+      <c r="L325"/>
       <c r="M325"/>
-      <c r="N325"/>
-[...1 lines deleted...]
-    <row r="326" spans="1:14">
+    </row>
+    <row r="326" spans="1:13">
       <c r="D326"/>
       <c r="E326"/>
       <c r="H326"/>
       <c r="I326"/>
+      <c r="L326"/>
       <c r="M326"/>
-      <c r="N326"/>
-[...1 lines deleted...]
-    <row r="327" spans="1:14">
+    </row>
+    <row r="327" spans="1:13">
       <c r="D327"/>
       <c r="E327"/>
       <c r="H327"/>
       <c r="I327"/>
+      <c r="L327"/>
       <c r="M327"/>
-      <c r="N327"/>
-[...1 lines deleted...]
-    <row r="328" spans="1:14">
+    </row>
+    <row r="328" spans="1:13">
       <c r="D328"/>
       <c r="E328"/>
       <c r="H328"/>
       <c r="I328"/>
+      <c r="L328"/>
       <c r="M328"/>
-      <c r="N328"/>
-[...1 lines deleted...]
-    <row r="329" spans="1:14">
+    </row>
+    <row r="329" spans="1:13">
       <c r="D329"/>
       <c r="E329"/>
       <c r="H329"/>
       <c r="I329"/>
+      <c r="L329"/>
       <c r="M329"/>
-      <c r="N329"/>
-[...1 lines deleted...]
-    <row r="330" spans="1:14">
+    </row>
+    <row r="330" spans="1:13">
       <c r="D330"/>
       <c r="E330"/>
       <c r="H330"/>
       <c r="I330"/>
+      <c r="L330"/>
       <c r="M330"/>
-      <c r="N330"/>
-[...1 lines deleted...]
-    <row r="331" spans="1:14">
+    </row>
+    <row r="331" spans="1:13">
       <c r="D331"/>
       <c r="E331"/>
       <c r="H331"/>
       <c r="I331"/>
+      <c r="L331"/>
       <c r="M331"/>
-      <c r="N331"/>
-[...1 lines deleted...]
-    <row r="332" spans="1:14">
+    </row>
+    <row r="332" spans="1:13">
       <c r="D332"/>
       <c r="E332"/>
       <c r="H332"/>
       <c r="I332"/>
+      <c r="L332"/>
       <c r="M332"/>
-      <c r="N332"/>
-[...1 lines deleted...]
-    <row r="333" spans="1:14">
+    </row>
+    <row r="333" spans="1:13">
       <c r="D333"/>
       <c r="E333"/>
       <c r="H333"/>
       <c r="I333"/>
+      <c r="L333"/>
       <c r="M333"/>
-      <c r="N333"/>
-[...1 lines deleted...]
-    <row r="334" spans="1:14">
+    </row>
+    <row r="334" spans="1:13">
       <c r="D334"/>
       <c r="E334"/>
       <c r="H334"/>
       <c r="I334"/>
+      <c r="L334"/>
       <c r="M334"/>
-      <c r="N334"/>
-[...1 lines deleted...]
-    <row r="335" spans="1:14">
+    </row>
+    <row r="335" spans="1:13">
       <c r="D335"/>
       <c r="E335"/>
       <c r="H335"/>
       <c r="I335"/>
+      <c r="L335"/>
       <c r="M335"/>
-      <c r="N335"/>
-[...1 lines deleted...]
-    <row r="336" spans="1:14">
+    </row>
+    <row r="336" spans="1:13">
       <c r="D336"/>
       <c r="E336"/>
       <c r="H336"/>
       <c r="I336"/>
+      <c r="L336"/>
       <c r="M336"/>
-      <c r="N336"/>
-[...1 lines deleted...]
-    <row r="337" spans="1:14">
+    </row>
+    <row r="337" spans="1:13">
       <c r="D337"/>
       <c r="E337"/>
       <c r="H337"/>
       <c r="I337"/>
+      <c r="L337"/>
       <c r="M337"/>
-      <c r="N337"/>
-[...1 lines deleted...]
-    <row r="338" spans="1:14">
+    </row>
+    <row r="338" spans="1:13">
       <c r="D338"/>
       <c r="E338"/>
       <c r="H338"/>
       <c r="I338"/>
+      <c r="L338"/>
       <c r="M338"/>
-      <c r="N338"/>
-[...1 lines deleted...]
-    <row r="339" spans="1:14">
+    </row>
+    <row r="339" spans="1:13">
       <c r="D339"/>
       <c r="E339"/>
       <c r="H339"/>
       <c r="I339"/>
+      <c r="L339"/>
       <c r="M339"/>
-      <c r="N339"/>
-[...1 lines deleted...]
-    <row r="340" spans="1:14">
+    </row>
+    <row r="340" spans="1:13">
       <c r="D340"/>
       <c r="E340"/>
       <c r="H340"/>
       <c r="I340"/>
+      <c r="L340"/>
       <c r="M340"/>
-      <c r="N340"/>
-[...1 lines deleted...]
-    <row r="341" spans="1:14">
+    </row>
+    <row r="341" spans="1:13">
       <c r="D341"/>
       <c r="E341"/>
       <c r="H341"/>
       <c r="I341"/>
+      <c r="L341"/>
       <c r="M341"/>
-      <c r="N341"/>
-[...1 lines deleted...]
-    <row r="342" spans="1:14">
+    </row>
+    <row r="342" spans="1:13">
       <c r="D342"/>
       <c r="E342"/>
       <c r="H342"/>
       <c r="I342"/>
+      <c r="L342"/>
       <c r="M342"/>
-      <c r="N342"/>
-[...1 lines deleted...]
-    <row r="343" spans="1:14">
+    </row>
+    <row r="343" spans="1:13">
       <c r="D343"/>
       <c r="E343"/>
       <c r="H343"/>
       <c r="I343"/>
+      <c r="L343"/>
       <c r="M343"/>
-      <c r="N343"/>
-[...1 lines deleted...]
-    <row r="344" spans="1:14">
+    </row>
+    <row r="344" spans="1:13">
       <c r="D344"/>
       <c r="E344"/>
       <c r="H344"/>
       <c r="I344"/>
+      <c r="L344"/>
       <c r="M344"/>
-      <c r="N344"/>
-[...1 lines deleted...]
-    <row r="345" spans="1:14">
+    </row>
+    <row r="345" spans="1:13">
       <c r="D345"/>
       <c r="E345"/>
       <c r="H345"/>
       <c r="I345"/>
+      <c r="L345"/>
       <c r="M345"/>
-      <c r="N345"/>
-[...1 lines deleted...]
-    <row r="346" spans="1:14">
+    </row>
+    <row r="346" spans="1:13">
       <c r="D346"/>
       <c r="E346"/>
       <c r="H346"/>
       <c r="I346"/>
+      <c r="L346"/>
       <c r="M346"/>
-      <c r="N346"/>
-[...1 lines deleted...]
-    <row r="347" spans="1:14">
+    </row>
+    <row r="347" spans="1:13">
       <c r="D347"/>
       <c r="E347"/>
       <c r="H347"/>
       <c r="I347"/>
+      <c r="L347"/>
       <c r="M347"/>
-      <c r="N347"/>
-[...1 lines deleted...]
-    <row r="348" spans="1:14">
+    </row>
+    <row r="348" spans="1:13">
       <c r="D348"/>
       <c r="E348"/>
       <c r="H348"/>
       <c r="I348"/>
+      <c r="L348"/>
       <c r="M348"/>
-      <c r="N348"/>
-[...1 lines deleted...]
-    <row r="349" spans="1:14">
+    </row>
+    <row r="349" spans="1:13">
       <c r="D349"/>
       <c r="E349"/>
       <c r="H349"/>
       <c r="I349"/>
+      <c r="L349"/>
       <c r="M349"/>
-      <c r="N349"/>
-[...1 lines deleted...]
-    <row r="350" spans="1:14">
+    </row>
+    <row r="350" spans="1:13">
       <c r="D350"/>
       <c r="E350"/>
       <c r="H350"/>
       <c r="I350"/>
+      <c r="L350"/>
       <c r="M350"/>
-      <c r="N350"/>
-[...1 lines deleted...]
-    <row r="351" spans="1:14">
+    </row>
+    <row r="351" spans="1:13">
       <c r="D351"/>
       <c r="E351"/>
       <c r="H351"/>
       <c r="I351"/>
+      <c r="L351"/>
       <c r="M351"/>
-      <c r="N351"/>
-[...1 lines deleted...]
-    <row r="352" spans="1:14">
+    </row>
+    <row r="352" spans="1:13">
       <c r="D352"/>
       <c r="E352"/>
       <c r="H352"/>
       <c r="I352"/>
+      <c r="L352"/>
       <c r="M352"/>
-      <c r="N352"/>
-[...1 lines deleted...]
-    <row r="353" spans="1:14">
+    </row>
+    <row r="353" spans="1:13">
       <c r="D353"/>
       <c r="E353"/>
       <c r="H353"/>
       <c r="I353"/>
+      <c r="L353"/>
       <c r="M353"/>
-      <c r="N353"/>
-[...1 lines deleted...]
-    <row r="354" spans="1:14">
+    </row>
+    <row r="354" spans="1:13">
       <c r="D354"/>
       <c r="E354"/>
       <c r="H354"/>
       <c r="I354"/>
+      <c r="L354"/>
       <c r="M354"/>
-      <c r="N354"/>
-[...1 lines deleted...]
-    <row r="355" spans="1:14">
+    </row>
+    <row r="355" spans="1:13">
       <c r="D355"/>
       <c r="E355"/>
       <c r="H355"/>
       <c r="I355"/>
+      <c r="L355"/>
       <c r="M355"/>
-      <c r="N355"/>
-[...1 lines deleted...]
-    <row r="356" spans="1:14">
+    </row>
+    <row r="356" spans="1:13">
       <c r="D356"/>
       <c r="E356"/>
       <c r="H356"/>
       <c r="I356"/>
+      <c r="L356"/>
       <c r="M356"/>
-      <c r="N356"/>
-[...1 lines deleted...]
-    <row r="357" spans="1:14">
+    </row>
+    <row r="357" spans="1:13">
       <c r="D357"/>
       <c r="E357"/>
       <c r="H357"/>
       <c r="I357"/>
+      <c r="L357"/>
       <c r="M357"/>
-      <c r="N357"/>
-[...1 lines deleted...]
-    <row r="358" spans="1:14">
+    </row>
+    <row r="358" spans="1:13">
       <c r="D358"/>
       <c r="E358"/>
       <c r="H358"/>
       <c r="I358"/>
+      <c r="L358"/>
       <c r="M358"/>
-      <c r="N358"/>
-[...1 lines deleted...]
-    <row r="359" spans="1:14">
+    </row>
+    <row r="359" spans="1:13">
       <c r="D359"/>
       <c r="E359"/>
       <c r="H359"/>
       <c r="I359"/>
+      <c r="L359"/>
       <c r="M359"/>
-      <c r="N359"/>
-[...1 lines deleted...]
-    <row r="360" spans="1:14">
+    </row>
+    <row r="360" spans="1:13">
       <c r="D360"/>
       <c r="E360"/>
       <c r="H360"/>
       <c r="I360"/>
+      <c r="L360"/>
       <c r="M360"/>
-      <c r="N360"/>
-[...1 lines deleted...]
-    <row r="361" spans="1:14">
+    </row>
+    <row r="361" spans="1:13">
       <c r="D361"/>
       <c r="E361"/>
       <c r="H361"/>
       <c r="I361"/>
+      <c r="L361"/>
       <c r="M361"/>
-      <c r="N361"/>
-[...1 lines deleted...]
-    <row r="362" spans="1:14">
+    </row>
+    <row r="362" spans="1:13">
       <c r="D362"/>
       <c r="E362"/>
       <c r="H362"/>
       <c r="I362"/>
+      <c r="L362"/>
       <c r="M362"/>
-      <c r="N362"/>
-[...1 lines deleted...]
-    <row r="363" spans="1:14">
+    </row>
+    <row r="363" spans="1:13">
       <c r="D363"/>
       <c r="E363"/>
       <c r="H363"/>
       <c r="I363"/>
+      <c r="L363"/>
       <c r="M363"/>
-      <c r="N363"/>
-[...1 lines deleted...]
-    <row r="364" spans="1:14">
+    </row>
+    <row r="364" spans="1:13">
       <c r="D364"/>
       <c r="E364"/>
       <c r="H364"/>
       <c r="I364"/>
+      <c r="L364"/>
       <c r="M364"/>
-      <c r="N364"/>
-[...1 lines deleted...]
-    <row r="365" spans="1:14">
+    </row>
+    <row r="365" spans="1:13">
       <c r="D365"/>
       <c r="E365"/>
       <c r="H365"/>
       <c r="I365"/>
+      <c r="L365"/>
       <c r="M365"/>
-      <c r="N365"/>
-[...1 lines deleted...]
-    <row r="366" spans="1:14">
+    </row>
+    <row r="366" spans="1:13">
       <c r="D366"/>
       <c r="E366"/>
       <c r="H366"/>
       <c r="I366"/>
+      <c r="L366"/>
       <c r="M366"/>
-      <c r="N366"/>
-[...1 lines deleted...]
-    <row r="367" spans="1:14">
+    </row>
+    <row r="367" spans="1:13">
       <c r="D367"/>
       <c r="E367"/>
       <c r="H367"/>
       <c r="I367"/>
+      <c r="L367"/>
       <c r="M367"/>
-      <c r="N367"/>
-[...1 lines deleted...]
-    <row r="368" spans="1:14">
+    </row>
+    <row r="368" spans="1:13">
       <c r="D368"/>
       <c r="E368"/>
       <c r="H368"/>
       <c r="I368"/>
+      <c r="L368"/>
       <c r="M368"/>
-      <c r="N368"/>
-[...1 lines deleted...]
-    <row r="369" spans="1:14">
+    </row>
+    <row r="369" spans="1:13">
       <c r="D369"/>
       <c r="E369"/>
       <c r="H369"/>
       <c r="I369"/>
+      <c r="L369"/>
       <c r="M369"/>
-      <c r="N369"/>
-[...1 lines deleted...]
-    <row r="370" spans="1:14">
+    </row>
+    <row r="370" spans="1:13">
       <c r="D370"/>
       <c r="E370"/>
       <c r="H370"/>
       <c r="I370"/>
+      <c r="L370"/>
       <c r="M370"/>
-      <c r="N370"/>
-[...1 lines deleted...]
-    <row r="371" spans="1:14">
+    </row>
+    <row r="371" spans="1:13">
       <c r="D371"/>
       <c r="E371"/>
       <c r="H371"/>
       <c r="I371"/>
+      <c r="L371"/>
       <c r="M371"/>
-      <c r="N371"/>
-[...1 lines deleted...]
-    <row r="372" spans="1:14">
+    </row>
+    <row r="372" spans="1:13">
       <c r="D372"/>
       <c r="E372"/>
       <c r="H372"/>
       <c r="I372"/>
+      <c r="L372"/>
       <c r="M372"/>
-      <c r="N372"/>
-[...1 lines deleted...]
-    <row r="373" spans="1:14">
+    </row>
+    <row r="373" spans="1:13">
       <c r="D373"/>
       <c r="E373"/>
       <c r="H373"/>
       <c r="I373"/>
+      <c r="L373"/>
       <c r="M373"/>
-      <c r="N373"/>
-[...1 lines deleted...]
-    <row r="374" spans="1:14">
+    </row>
+    <row r="374" spans="1:13">
       <c r="D374"/>
       <c r="E374"/>
       <c r="H374"/>
       <c r="I374"/>
+      <c r="L374"/>
       <c r="M374"/>
-      <c r="N374"/>
-[...1 lines deleted...]
-    <row r="375" spans="1:14">
+    </row>
+    <row r="375" spans="1:13">
       <c r="D375"/>
       <c r="E375"/>
       <c r="H375"/>
       <c r="I375"/>
+      <c r="L375"/>
       <c r="M375"/>
-      <c r="N375"/>
-[...1 lines deleted...]
-    <row r="376" spans="1:14">
+    </row>
+    <row r="376" spans="1:13">
       <c r="D376"/>
       <c r="E376"/>
       <c r="H376"/>
       <c r="I376"/>
+      <c r="L376"/>
       <c r="M376"/>
-      <c r="N376"/>
-[...1 lines deleted...]
-    <row r="377" spans="1:14">
+    </row>
+    <row r="377" spans="1:13">
       <c r="D377"/>
       <c r="E377"/>
       <c r="H377"/>
       <c r="I377"/>
+      <c r="L377"/>
       <c r="M377"/>
-      <c r="N377"/>
-[...1 lines deleted...]
-    <row r="378" spans="1:14">
+    </row>
+    <row r="378" spans="1:13">
       <c r="D378"/>
       <c r="E378"/>
       <c r="H378"/>
       <c r="I378"/>
+      <c r="L378"/>
       <c r="M378"/>
-      <c r="N378"/>
-[...1 lines deleted...]
-    <row r="379" spans="1:14">
+    </row>
+    <row r="379" spans="1:13">
       <c r="D379"/>
       <c r="E379"/>
       <c r="H379"/>
       <c r="I379"/>
+      <c r="L379"/>
       <c r="M379"/>
-      <c r="N379"/>
-[...1 lines deleted...]
-    <row r="380" spans="1:14">
+    </row>
+    <row r="380" spans="1:13">
       <c r="D380"/>
       <c r="E380"/>
       <c r="H380"/>
       <c r="I380"/>
+      <c r="L380"/>
       <c r="M380"/>
-      <c r="N380"/>
-[...1 lines deleted...]
-    <row r="381" spans="1:14">
+    </row>
+    <row r="381" spans="1:13">
       <c r="D381"/>
       <c r="E381"/>
       <c r="H381"/>
       <c r="I381"/>
+      <c r="L381"/>
       <c r="M381"/>
-      <c r="N381"/>
-[...1 lines deleted...]
-    <row r="382" spans="1:14">
+    </row>
+    <row r="382" spans="1:13">
       <c r="D382"/>
       <c r="E382"/>
       <c r="H382"/>
       <c r="I382"/>
+      <c r="L382"/>
       <c r="M382"/>
-      <c r="N382"/>
-[...1 lines deleted...]
-    <row r="383" spans="1:14">
+    </row>
+    <row r="383" spans="1:13">
       <c r="D383"/>
       <c r="E383"/>
       <c r="H383"/>
       <c r="I383"/>
+      <c r="L383"/>
       <c r="M383"/>
-      <c r="N383"/>
-[...1 lines deleted...]
-    <row r="384" spans="1:14">
+    </row>
+    <row r="384" spans="1:13">
       <c r="D384"/>
       <c r="E384"/>
       <c r="H384"/>
       <c r="I384"/>
+      <c r="L384"/>
       <c r="M384"/>
-      <c r="N384"/>
-[...1 lines deleted...]
-    <row r="385" spans="1:14">
+    </row>
+    <row r="385" spans="1:13">
       <c r="D385"/>
       <c r="E385"/>
       <c r="H385"/>
       <c r="I385"/>
+      <c r="L385"/>
       <c r="M385"/>
-      <c r="N385"/>
-[...1 lines deleted...]
-    <row r="386" spans="1:14">
+    </row>
+    <row r="386" spans="1:13">
       <c r="D386"/>
       <c r="E386"/>
       <c r="H386"/>
       <c r="I386"/>
+      <c r="L386"/>
       <c r="M386"/>
-      <c r="N386"/>
-[...1 lines deleted...]
-    <row r="387" spans="1:14">
+    </row>
+    <row r="387" spans="1:13">
       <c r="D387"/>
       <c r="E387"/>
       <c r="H387"/>
       <c r="I387"/>
+      <c r="L387"/>
       <c r="M387"/>
-      <c r="N387"/>
-[...1 lines deleted...]
-    <row r="388" spans="1:14">
+    </row>
+    <row r="388" spans="1:13">
       <c r="D388"/>
       <c r="E388"/>
       <c r="H388"/>
       <c r="I388"/>
+      <c r="L388"/>
       <c r="M388"/>
-      <c r="N388"/>
-[...1 lines deleted...]
-    <row r="389" spans="1:14">
+    </row>
+    <row r="389" spans="1:13">
       <c r="D389"/>
       <c r="E389"/>
       <c r="H389"/>
       <c r="I389"/>
+      <c r="L389"/>
       <c r="M389"/>
-      <c r="N389"/>
-[...1 lines deleted...]
-    <row r="390" spans="1:14">
+    </row>
+    <row r="390" spans="1:13">
       <c r="D390"/>
       <c r="E390"/>
       <c r="H390"/>
       <c r="I390"/>
+      <c r="L390"/>
       <c r="M390"/>
-      <c r="N390"/>
-[...1 lines deleted...]
-    <row r="391" spans="1:14">
+    </row>
+    <row r="391" spans="1:13">
       <c r="D391"/>
       <c r="E391"/>
       <c r="H391"/>
       <c r="I391"/>
+      <c r="L391"/>
       <c r="M391"/>
-      <c r="N391"/>
-[...1 lines deleted...]
-    <row r="392" spans="1:14">
+    </row>
+    <row r="392" spans="1:13">
       <c r="D392"/>
       <c r="E392"/>
       <c r="H392"/>
       <c r="I392"/>
+      <c r="L392"/>
       <c r="M392"/>
-      <c r="N392"/>
-[...1 lines deleted...]
-    <row r="393" spans="1:14">
+    </row>
+    <row r="393" spans="1:13">
       <c r="D393"/>
       <c r="E393"/>
       <c r="H393"/>
       <c r="I393"/>
+      <c r="L393"/>
       <c r="M393"/>
-      <c r="N393"/>
-[...1 lines deleted...]
-    <row r="394" spans="1:14">
+    </row>
+    <row r="394" spans="1:13">
       <c r="D394"/>
       <c r="E394"/>
       <c r="H394"/>
       <c r="I394"/>
+      <c r="L394"/>
       <c r="M394"/>
-      <c r="N394"/>
-[...1 lines deleted...]
-    <row r="395" spans="1:14">
+    </row>
+    <row r="395" spans="1:13">
       <c r="D395"/>
       <c r="E395"/>
       <c r="H395"/>
       <c r="I395"/>
+      <c r="L395"/>
       <c r="M395"/>
-      <c r="N395"/>
-[...1 lines deleted...]
-    <row r="396" spans="1:14">
+    </row>
+    <row r="396" spans="1:13">
       <c r="D396"/>
       <c r="E396"/>
       <c r="H396"/>
       <c r="I396"/>
+      <c r="L396"/>
       <c r="M396"/>
-      <c r="N396"/>
-[...1 lines deleted...]
-    <row r="397" spans="1:14">
+    </row>
+    <row r="397" spans="1:13">
       <c r="D397"/>
       <c r="E397"/>
       <c r="H397"/>
       <c r="I397"/>
+      <c r="L397"/>
       <c r="M397"/>
-      <c r="N397"/>
-[...1 lines deleted...]
-    <row r="398" spans="1:14">
+    </row>
+    <row r="398" spans="1:13">
       <c r="D398"/>
       <c r="E398"/>
       <c r="H398"/>
       <c r="I398"/>
+      <c r="L398"/>
       <c r="M398"/>
-      <c r="N398"/>
-[...1 lines deleted...]
-    <row r="399" spans="1:14">
+    </row>
+    <row r="399" spans="1:13">
       <c r="D399"/>
       <c r="E399"/>
       <c r="H399"/>
       <c r="I399"/>
+      <c r="L399"/>
       <c r="M399"/>
-      <c r="N399"/>
-[...1 lines deleted...]
-    <row r="400" spans="1:14">
+    </row>
+    <row r="400" spans="1:13">
       <c r="D400"/>
       <c r="E400"/>
       <c r="H400"/>
       <c r="I400"/>
+      <c r="L400"/>
       <c r="M400"/>
-      <c r="N400"/>
-[...1 lines deleted...]
-    <row r="401" spans="1:14">
+    </row>
+    <row r="401" spans="1:13">
       <c r="D401"/>
       <c r="E401"/>
       <c r="H401"/>
       <c r="I401"/>
+      <c r="L401"/>
       <c r="M401"/>
-      <c r="N401"/>
-[...1 lines deleted...]
-    <row r="402" spans="1:14">
+    </row>
+    <row r="402" spans="1:13">
       <c r="D402"/>
       <c r="E402"/>
       <c r="H402"/>
       <c r="I402"/>
+      <c r="L402"/>
       <c r="M402"/>
-      <c r="N402"/>
-[...1 lines deleted...]
-    <row r="403" spans="1:14">
+    </row>
+    <row r="403" spans="1:13">
       <c r="D403"/>
       <c r="E403"/>
       <c r="H403"/>
       <c r="I403"/>
+      <c r="L403"/>
       <c r="M403"/>
-      <c r="N403"/>
-[...1 lines deleted...]
-    <row r="404" spans="1:14">
+    </row>
+    <row r="404" spans="1:13">
       <c r="D404"/>
       <c r="E404"/>
       <c r="H404"/>
       <c r="I404"/>
+      <c r="L404"/>
       <c r="M404"/>
-      <c r="N404"/>
-[...1 lines deleted...]
-    <row r="405" spans="1:14">
+    </row>
+    <row r="405" spans="1:13">
       <c r="D405"/>
       <c r="E405"/>
       <c r="H405"/>
       <c r="I405"/>
+      <c r="L405"/>
       <c r="M405"/>
-      <c r="N405"/>
-[...1 lines deleted...]
-    <row r="406" spans="1:14">
+    </row>
+    <row r="406" spans="1:13">
       <c r="D406"/>
       <c r="E406"/>
       <c r="H406"/>
       <c r="I406"/>
+      <c r="L406"/>
       <c r="M406"/>
-      <c r="N406"/>
-[...1 lines deleted...]
-    <row r="407" spans="1:14">
+    </row>
+    <row r="407" spans="1:13">
       <c r="D407"/>
       <c r="E407"/>
       <c r="H407"/>
       <c r="I407"/>
+      <c r="L407"/>
       <c r="M407"/>
-      <c r="N407"/>
-[...1 lines deleted...]
-    <row r="408" spans="1:14">
+    </row>
+    <row r="408" spans="1:13">
       <c r="D408"/>
       <c r="E408"/>
       <c r="H408"/>
       <c r="I408"/>
+      <c r="L408"/>
       <c r="M408"/>
-      <c r="N408"/>
-[...1 lines deleted...]
-    <row r="409" spans="1:14">
+    </row>
+    <row r="409" spans="1:13">
       <c r="D409"/>
       <c r="E409"/>
       <c r="H409"/>
       <c r="I409"/>
+      <c r="L409"/>
       <c r="M409"/>
-      <c r="N409"/>
-[...1 lines deleted...]
-    <row r="410" spans="1:14">
+    </row>
+    <row r="410" spans="1:13">
       <c r="D410"/>
       <c r="E410"/>
       <c r="H410"/>
       <c r="I410"/>
+      <c r="L410"/>
       <c r="M410"/>
-      <c r="N410"/>
-[...1 lines deleted...]
-    <row r="411" spans="1:14">
+    </row>
+    <row r="411" spans="1:13">
       <c r="D411"/>
       <c r="E411"/>
       <c r="H411"/>
       <c r="I411"/>
+      <c r="L411"/>
       <c r="M411"/>
-      <c r="N411"/>
-[...1 lines deleted...]
-    <row r="412" spans="1:14">
+    </row>
+    <row r="412" spans="1:13">
       <c r="D412"/>
       <c r="E412"/>
       <c r="H412"/>
       <c r="I412"/>
+      <c r="L412"/>
       <c r="M412"/>
-      <c r="N412"/>
-[...1 lines deleted...]
-    <row r="413" spans="1:14">
+    </row>
+    <row r="413" spans="1:13">
       <c r="D413"/>
       <c r="E413"/>
       <c r="H413"/>
       <c r="I413"/>
+      <c r="L413"/>
       <c r="M413"/>
-      <c r="N413"/>
-[...1 lines deleted...]
-    <row r="414" spans="1:14">
+    </row>
+    <row r="414" spans="1:13">
       <c r="D414"/>
       <c r="E414"/>
       <c r="H414"/>
       <c r="I414"/>
+      <c r="L414"/>
       <c r="M414"/>
-      <c r="N414"/>
-[...1 lines deleted...]
-    <row r="415" spans="1:14">
+    </row>
+    <row r="415" spans="1:13">
       <c r="D415"/>
       <c r="E415"/>
       <c r="H415"/>
       <c r="I415"/>
+      <c r="L415"/>
       <c r="M415"/>
-      <c r="N415"/>
-[...1 lines deleted...]
-    <row r="416" spans="1:14">
+    </row>
+    <row r="416" spans="1:13">
       <c r="D416"/>
       <c r="E416"/>
       <c r="H416"/>
       <c r="I416"/>
+      <c r="L416"/>
       <c r="M416"/>
-      <c r="N416"/>
-[...1 lines deleted...]
-    <row r="417" spans="1:14">
+    </row>
+    <row r="417" spans="1:13">
       <c r="D417"/>
       <c r="E417"/>
       <c r="H417"/>
       <c r="I417"/>
+      <c r="L417"/>
       <c r="M417"/>
-      <c r="N417"/>
-[...1 lines deleted...]
-    <row r="418" spans="1:14">
+    </row>
+    <row r="418" spans="1:13">
       <c r="D418"/>
       <c r="E418"/>
       <c r="H418"/>
       <c r="I418"/>
+      <c r="L418"/>
       <c r="M418"/>
-      <c r="N418"/>
-[...1 lines deleted...]
-    <row r="419" spans="1:14">
+    </row>
+    <row r="419" spans="1:13">
       <c r="D419"/>
       <c r="E419"/>
       <c r="H419"/>
       <c r="I419"/>
+      <c r="L419"/>
       <c r="M419"/>
-      <c r="N419"/>
-[...1 lines deleted...]
-    <row r="420" spans="1:14">
+    </row>
+    <row r="420" spans="1:13">
       <c r="D420"/>
       <c r="E420"/>
       <c r="H420"/>
       <c r="I420"/>
+      <c r="L420"/>
       <c r="M420"/>
-      <c r="N420"/>
-[...1 lines deleted...]
-    <row r="421" spans="1:14">
+    </row>
+    <row r="421" spans="1:13">
       <c r="D421"/>
       <c r="E421"/>
       <c r="H421"/>
       <c r="I421"/>
+      <c r="L421"/>
       <c r="M421"/>
-      <c r="N421"/>
-[...1 lines deleted...]
-    <row r="422" spans="1:14">
+    </row>
+    <row r="422" spans="1:13">
       <c r="D422"/>
       <c r="E422"/>
       <c r="H422"/>
       <c r="I422"/>
+      <c r="L422"/>
       <c r="M422"/>
-      <c r="N422"/>
-[...1 lines deleted...]
-    <row r="423" spans="1:14">
+    </row>
+    <row r="423" spans="1:13">
       <c r="D423"/>
       <c r="E423"/>
       <c r="H423"/>
       <c r="I423"/>
+      <c r="L423"/>
       <c r="M423"/>
-      <c r="N423"/>
-[...1 lines deleted...]
-    <row r="424" spans="1:14">
+    </row>
+    <row r="424" spans="1:13">
       <c r="D424"/>
       <c r="E424"/>
       <c r="H424"/>
       <c r="I424"/>
+      <c r="L424"/>
       <c r="M424"/>
-      <c r="N424"/>
-[...1 lines deleted...]
-    <row r="425" spans="1:14">
+    </row>
+    <row r="425" spans="1:13">
       <c r="D425"/>
       <c r="E425"/>
       <c r="H425"/>
       <c r="I425"/>
+      <c r="L425"/>
       <c r="M425"/>
-      <c r="N425"/>
-[...1 lines deleted...]
-    <row r="426" spans="1:14">
+    </row>
+    <row r="426" spans="1:13">
       <c r="D426"/>
       <c r="E426"/>
       <c r="H426"/>
       <c r="I426"/>
+      <c r="L426"/>
       <c r="M426"/>
-      <c r="N426"/>
-[...1 lines deleted...]
-    <row r="427" spans="1:14">
+    </row>
+    <row r="427" spans="1:13">
       <c r="D427"/>
       <c r="E427"/>
       <c r="H427"/>
       <c r="I427"/>
+      <c r="L427"/>
       <c r="M427"/>
-      <c r="N427"/>
-[...1 lines deleted...]
-    <row r="428" spans="1:14">
+    </row>
+    <row r="428" spans="1:13">
       <c r="D428"/>
       <c r="E428"/>
       <c r="H428"/>
       <c r="I428"/>
+      <c r="L428"/>
       <c r="M428"/>
-      <c r="N428"/>
-[...1 lines deleted...]
-    <row r="429" spans="1:14">
+    </row>
+    <row r="429" spans="1:13">
       <c r="D429"/>
       <c r="E429"/>
       <c r="H429"/>
       <c r="I429"/>
+      <c r="L429"/>
       <c r="M429"/>
-      <c r="N429"/>
-[...1 lines deleted...]
-    <row r="430" spans="1:14">
+    </row>
+    <row r="430" spans="1:13">
       <c r="D430"/>
       <c r="E430"/>
       <c r="H430"/>
       <c r="I430"/>
+      <c r="L430"/>
       <c r="M430"/>
-      <c r="N430"/>
-[...1 lines deleted...]
-    <row r="431" spans="1:14">
+    </row>
+    <row r="431" spans="1:13">
       <c r="D431"/>
       <c r="E431"/>
       <c r="H431"/>
       <c r="I431"/>
+      <c r="L431"/>
       <c r="M431"/>
-      <c r="N431"/>
-[...1 lines deleted...]
-    <row r="432" spans="1:14">
+    </row>
+    <row r="432" spans="1:13">
       <c r="D432"/>
       <c r="E432"/>
       <c r="H432"/>
       <c r="I432"/>
+      <c r="L432"/>
       <c r="M432"/>
-      <c r="N432"/>
-[...1 lines deleted...]
-    <row r="433" spans="1:14">
+    </row>
+    <row r="433" spans="1:13">
       <c r="D433"/>
       <c r="E433"/>
       <c r="H433"/>
       <c r="I433"/>
+      <c r="L433"/>
       <c r="M433"/>
-      <c r="N433"/>
-[...1 lines deleted...]
-    <row r="434" spans="1:14">
+    </row>
+    <row r="434" spans="1:13">
       <c r="D434"/>
       <c r="E434"/>
       <c r="H434"/>
       <c r="I434"/>
+      <c r="L434"/>
       <c r="M434"/>
-      <c r="N434"/>
-[...1 lines deleted...]
-    <row r="435" spans="1:14">
+    </row>
+    <row r="435" spans="1:13">
       <c r="D435"/>
       <c r="E435"/>
       <c r="H435"/>
       <c r="I435"/>
+      <c r="L435"/>
       <c r="M435"/>
-      <c r="N435"/>
-[...1 lines deleted...]
-    <row r="436" spans="1:14">
+    </row>
+    <row r="436" spans="1:13">
       <c r="D436"/>
       <c r="E436"/>
       <c r="H436"/>
       <c r="I436"/>
+      <c r="L436"/>
       <c r="M436"/>
-      <c r="N436"/>
-[...1 lines deleted...]
-    <row r="437" spans="1:14">
+    </row>
+    <row r="437" spans="1:13">
       <c r="D437"/>
       <c r="E437"/>
       <c r="H437"/>
       <c r="I437"/>
+      <c r="L437"/>
       <c r="M437"/>
-      <c r="N437"/>
-[...1 lines deleted...]
-    <row r="438" spans="1:14">
+    </row>
+    <row r="438" spans="1:13">
       <c r="D438"/>
       <c r="E438"/>
       <c r="H438"/>
       <c r="I438"/>
+      <c r="L438"/>
       <c r="M438"/>
-      <c r="N438"/>
-[...1 lines deleted...]
-    <row r="439" spans="1:14">
+    </row>
+    <row r="439" spans="1:13">
       <c r="D439"/>
       <c r="E439"/>
       <c r="H439"/>
       <c r="I439"/>
+      <c r="L439"/>
       <c r="M439"/>
-      <c r="N439"/>
-[...1 lines deleted...]
-    <row r="440" spans="1:14">
+    </row>
+    <row r="440" spans="1:13">
       <c r="D440"/>
       <c r="E440"/>
       <c r="H440"/>
       <c r="I440"/>
+      <c r="L440"/>
       <c r="M440"/>
-      <c r="N440"/>
-[...1 lines deleted...]
-    <row r="441" spans="1:14">
+    </row>
+    <row r="441" spans="1:13">
       <c r="D441"/>
       <c r="E441"/>
       <c r="H441"/>
       <c r="I441"/>
+      <c r="L441"/>
       <c r="M441"/>
-      <c r="N441"/>
-[...1 lines deleted...]
-    <row r="442" spans="1:14">
+    </row>
+    <row r="442" spans="1:13">
       <c r="D442"/>
       <c r="E442"/>
       <c r="H442"/>
       <c r="I442"/>
+      <c r="L442"/>
       <c r="M442"/>
-      <c r="N442"/>
-[...1 lines deleted...]
-    <row r="443" spans="1:14">
+    </row>
+    <row r="443" spans="1:13">
       <c r="D443"/>
       <c r="E443"/>
       <c r="H443"/>
       <c r="I443"/>
+      <c r="L443"/>
       <c r="M443"/>
-      <c r="N443"/>
-[...1 lines deleted...]
-    <row r="444" spans="1:14">
+    </row>
+    <row r="444" spans="1:13">
       <c r="D444"/>
       <c r="E444"/>
       <c r="H444"/>
       <c r="I444"/>
+      <c r="L444"/>
       <c r="M444"/>
-      <c r="N444"/>
-[...1 lines deleted...]
-    <row r="445" spans="1:14">
+    </row>
+    <row r="445" spans="1:13">
       <c r="D445"/>
       <c r="E445"/>
       <c r="H445"/>
       <c r="I445"/>
+      <c r="L445"/>
       <c r="M445"/>
-      <c r="N445"/>
-[...1 lines deleted...]
-    <row r="446" spans="1:14">
+    </row>
+    <row r="446" spans="1:13">
       <c r="D446"/>
       <c r="E446"/>
       <c r="H446"/>
       <c r="I446"/>
+      <c r="L446"/>
       <c r="M446"/>
-      <c r="N446"/>
-[...1 lines deleted...]
-    <row r="447" spans="1:14">
+    </row>
+    <row r="447" spans="1:13">
       <c r="D447"/>
       <c r="E447"/>
       <c r="H447"/>
       <c r="I447"/>
+      <c r="L447"/>
       <c r="M447"/>
-      <c r="N447"/>
-[...1 lines deleted...]
-    <row r="448" spans="1:14">
+    </row>
+    <row r="448" spans="1:13">
       <c r="D448"/>
       <c r="E448"/>
       <c r="H448"/>
       <c r="I448"/>
+      <c r="L448"/>
       <c r="M448"/>
-      <c r="N448"/>
-[...1 lines deleted...]
-    <row r="449" spans="1:14">
+    </row>
+    <row r="449" spans="1:13">
       <c r="D449"/>
       <c r="E449"/>
       <c r="H449"/>
       <c r="I449"/>
+      <c r="L449"/>
       <c r="M449"/>
-      <c r="N449"/>
-[...1 lines deleted...]
-    <row r="450" spans="1:14">
+    </row>
+    <row r="450" spans="1:13">
       <c r="D450"/>
       <c r="E450"/>
       <c r="H450"/>
       <c r="I450"/>
+      <c r="L450"/>
       <c r="M450"/>
-      <c r="N450"/>
-[...1 lines deleted...]
-    <row r="451" spans="1:14">
+    </row>
+    <row r="451" spans="1:13">
       <c r="D451"/>
       <c r="E451"/>
       <c r="H451"/>
       <c r="I451"/>
+      <c r="L451"/>
       <c r="M451"/>
-      <c r="N451"/>
-[...1 lines deleted...]
-    <row r="452" spans="1:14">
+    </row>
+    <row r="452" spans="1:13">
       <c r="D452"/>
       <c r="E452"/>
       <c r="H452"/>
       <c r="I452"/>
+      <c r="L452"/>
       <c r="M452"/>
-      <c r="N452"/>
-[...1 lines deleted...]
-    <row r="453" spans="1:14">
+    </row>
+    <row r="453" spans="1:13">
       <c r="D453"/>
       <c r="E453"/>
       <c r="H453"/>
       <c r="I453"/>
+      <c r="L453"/>
       <c r="M453"/>
-      <c r="N453"/>
-[...1 lines deleted...]
-    <row r="454" spans="1:14">
+    </row>
+    <row r="454" spans="1:13">
       <c r="D454"/>
       <c r="E454"/>
       <c r="H454"/>
       <c r="I454"/>
+      <c r="L454"/>
       <c r="M454"/>
-      <c r="N454"/>
-[...1 lines deleted...]
-    <row r="455" spans="1:14">
+    </row>
+    <row r="455" spans="1:13">
       <c r="D455"/>
       <c r="E455"/>
       <c r="H455"/>
       <c r="I455"/>
+      <c r="L455"/>
       <c r="M455"/>
-      <c r="N455"/>
-[...1 lines deleted...]
-    <row r="456" spans="1:14">
+    </row>
+    <row r="456" spans="1:13">
       <c r="D456"/>
       <c r="E456"/>
       <c r="H456"/>
       <c r="I456"/>
+      <c r="L456"/>
       <c r="M456"/>
-      <c r="N456"/>
-[...1 lines deleted...]
-    <row r="457" spans="1:14">
+    </row>
+    <row r="457" spans="1:13">
       <c r="D457"/>
       <c r="E457"/>
       <c r="H457"/>
       <c r="I457"/>
+      <c r="L457"/>
       <c r="M457"/>
-      <c r="N457"/>
-[...1 lines deleted...]
-    <row r="458" spans="1:14">
+    </row>
+    <row r="458" spans="1:13">
       <c r="D458"/>
       <c r="E458"/>
       <c r="H458"/>
       <c r="I458"/>
+      <c r="L458"/>
       <c r="M458"/>
-      <c r="N458"/>
-[...1 lines deleted...]
-    <row r="459" spans="1:14">
+    </row>
+    <row r="459" spans="1:13">
       <c r="D459"/>
       <c r="E459"/>
       <c r="H459"/>
       <c r="I459"/>
+      <c r="L459"/>
       <c r="M459"/>
-      <c r="N459"/>
-[...1 lines deleted...]
-    <row r="460" spans="1:14">
+    </row>
+    <row r="460" spans="1:13">
       <c r="D460"/>
       <c r="E460"/>
       <c r="H460"/>
       <c r="I460"/>
+      <c r="L460"/>
       <c r="M460"/>
-      <c r="N460"/>
-[...1 lines deleted...]
-    <row r="461" spans="1:14">
+    </row>
+    <row r="461" spans="1:13">
       <c r="D461"/>
       <c r="E461"/>
       <c r="H461"/>
       <c r="I461"/>
+      <c r="L461"/>
       <c r="M461"/>
-      <c r="N461"/>
-[...1 lines deleted...]
-    <row r="462" spans="1:14">
+    </row>
+    <row r="462" spans="1:13">
       <c r="D462"/>
       <c r="E462"/>
       <c r="H462"/>
       <c r="I462"/>
+      <c r="L462"/>
       <c r="M462"/>
-      <c r="N462"/>
-[...1 lines deleted...]
-    <row r="463" spans="1:14">
+    </row>
+    <row r="463" spans="1:13">
       <c r="D463"/>
       <c r="E463"/>
       <c r="H463"/>
       <c r="I463"/>
+      <c r="L463"/>
       <c r="M463"/>
-      <c r="N463"/>
-[...1 lines deleted...]
-    <row r="464" spans="1:14">
+    </row>
+    <row r="464" spans="1:13">
       <c r="D464"/>
       <c r="E464"/>
       <c r="H464"/>
       <c r="I464"/>
+      <c r="L464"/>
       <c r="M464"/>
-      <c r="N464"/>
-[...1 lines deleted...]
-    <row r="465" spans="1:14">
+    </row>
+    <row r="465" spans="1:13">
       <c r="D465"/>
       <c r="E465"/>
       <c r="H465"/>
       <c r="I465"/>
+      <c r="L465"/>
       <c r="M465"/>
-      <c r="N465"/>
-[...1 lines deleted...]
-    <row r="466" spans="1:14">
+    </row>
+    <row r="466" spans="1:13">
       <c r="D466"/>
       <c r="E466"/>
       <c r="H466"/>
       <c r="I466"/>
+      <c r="L466"/>
       <c r="M466"/>
-      <c r="N466"/>
-[...1 lines deleted...]
-    <row r="467" spans="1:14">
+    </row>
+    <row r="467" spans="1:13">
       <c r="D467"/>
       <c r="E467"/>
       <c r="H467"/>
       <c r="I467"/>
+      <c r="L467"/>
       <c r="M467"/>
-      <c r="N467"/>
-[...1 lines deleted...]
-    <row r="468" spans="1:14">
+    </row>
+    <row r="468" spans="1:13">
       <c r="D468"/>
       <c r="E468"/>
       <c r="H468"/>
       <c r="I468"/>
+      <c r="L468"/>
       <c r="M468"/>
-      <c r="N468"/>
-[...1 lines deleted...]
-    <row r="469" spans="1:14">
+    </row>
+    <row r="469" spans="1:13">
       <c r="D469"/>
       <c r="E469"/>
       <c r="H469"/>
       <c r="I469"/>
+      <c r="L469"/>
       <c r="M469"/>
-      <c r="N469"/>
-[...1 lines deleted...]
-    <row r="470" spans="1:14">
+    </row>
+    <row r="470" spans="1:13">
       <c r="D470"/>
       <c r="E470"/>
       <c r="H470"/>
       <c r="I470"/>
+      <c r="L470"/>
       <c r="M470"/>
-      <c r="N470"/>
-[...1 lines deleted...]
-    <row r="471" spans="1:14">
+    </row>
+    <row r="471" spans="1:13">
       <c r="D471"/>
       <c r="E471"/>
       <c r="H471"/>
       <c r="I471"/>
+      <c r="L471"/>
       <c r="M471"/>
-      <c r="N471"/>
-[...1 lines deleted...]
-    <row r="472" spans="1:14">
+    </row>
+    <row r="472" spans="1:13">
       <c r="D472"/>
       <c r="E472"/>
       <c r="H472"/>
       <c r="I472"/>
+      <c r="L472"/>
       <c r="M472"/>
-      <c r="N472"/>
-[...1 lines deleted...]
-    <row r="473" spans="1:14">
+    </row>
+    <row r="473" spans="1:13">
       <c r="D473"/>
       <c r="E473"/>
       <c r="H473"/>
       <c r="I473"/>
+      <c r="L473"/>
       <c r="M473"/>
-      <c r="N473"/>
-[...1 lines deleted...]
-    <row r="474" spans="1:14">
+    </row>
+    <row r="474" spans="1:13">
       <c r="D474"/>
       <c r="E474"/>
       <c r="H474"/>
       <c r="I474"/>
+      <c r="L474"/>
       <c r="M474"/>
-      <c r="N474"/>
-[...1 lines deleted...]
-    <row r="475" spans="1:14">
+    </row>
+    <row r="475" spans="1:13">
       <c r="D475"/>
       <c r="E475"/>
       <c r="H475"/>
       <c r="I475"/>
+      <c r="L475"/>
       <c r="M475"/>
-      <c r="N475"/>
-[...1 lines deleted...]
-    <row r="476" spans="1:14">
+    </row>
+    <row r="476" spans="1:13">
       <c r="D476"/>
       <c r="E476"/>
       <c r="H476"/>
       <c r="I476"/>
+      <c r="L476"/>
       <c r="M476"/>
-      <c r="N476"/>
-[...1 lines deleted...]
-    <row r="477" spans="1:14">
+    </row>
+    <row r="477" spans="1:13">
       <c r="D477"/>
       <c r="E477"/>
       <c r="H477"/>
       <c r="I477"/>
+      <c r="L477"/>
       <c r="M477"/>
-      <c r="N477"/>
-[...1 lines deleted...]
-    <row r="478" spans="1:14">
+    </row>
+    <row r="478" spans="1:13">
       <c r="D478"/>
       <c r="E478"/>
       <c r="H478"/>
       <c r="I478"/>
+      <c r="L478"/>
       <c r="M478"/>
-      <c r="N478"/>
-[...1 lines deleted...]
-    <row r="479" spans="1:14">
+    </row>
+    <row r="479" spans="1:13">
       <c r="D479"/>
       <c r="E479"/>
       <c r="H479"/>
       <c r="I479"/>
+      <c r="L479"/>
       <c r="M479"/>
-      <c r="N479"/>
-[...1 lines deleted...]
-    <row r="480" spans="1:14">
+    </row>
+    <row r="480" spans="1:13">
       <c r="D480"/>
       <c r="E480"/>
       <c r="H480"/>
       <c r="I480"/>
+      <c r="L480"/>
       <c r="M480"/>
-      <c r="N480"/>
-[...1 lines deleted...]
-    <row r="481" spans="1:14">
+    </row>
+    <row r="481" spans="1:13">
       <c r="D481"/>
       <c r="E481"/>
       <c r="H481"/>
       <c r="I481"/>
+      <c r="L481"/>
       <c r="M481"/>
-      <c r="N481"/>
-[...1 lines deleted...]
-    <row r="482" spans="1:14">
+    </row>
+    <row r="482" spans="1:13">
       <c r="D482"/>
       <c r="E482"/>
       <c r="H482"/>
       <c r="I482"/>
+      <c r="L482"/>
       <c r="M482"/>
-      <c r="N482"/>
-[...1 lines deleted...]
-    <row r="483" spans="1:14">
+    </row>
+    <row r="483" spans="1:13">
       <c r="D483"/>
       <c r="E483"/>
       <c r="H483"/>
       <c r="I483"/>
+      <c r="L483"/>
       <c r="M483"/>
-      <c r="N483"/>
-[...1 lines deleted...]
-    <row r="484" spans="1:14">
+    </row>
+    <row r="484" spans="1:13">
       <c r="D484"/>
       <c r="E484"/>
       <c r="H484"/>
       <c r="I484"/>
+      <c r="L484"/>
       <c r="M484"/>
-      <c r="N484"/>
-[...1 lines deleted...]
-    <row r="485" spans="1:14">
+    </row>
+    <row r="485" spans="1:13">
       <c r="D485"/>
       <c r="E485"/>
       <c r="H485"/>
       <c r="I485"/>
+      <c r="L485"/>
       <c r="M485"/>
-      <c r="N485"/>
-[...1 lines deleted...]
-    <row r="486" spans="1:14">
+    </row>
+    <row r="486" spans="1:13">
       <c r="D486"/>
       <c r="E486"/>
       <c r="H486"/>
       <c r="I486"/>
+      <c r="L486"/>
       <c r="M486"/>
-      <c r="N486"/>
-[...1 lines deleted...]
-    <row r="487" spans="1:14">
+    </row>
+    <row r="487" spans="1:13">
       <c r="D487"/>
       <c r="E487"/>
       <c r="H487"/>
       <c r="I487"/>
+      <c r="L487"/>
       <c r="M487"/>
-      <c r="N487"/>
-[...1 lines deleted...]
-    <row r="488" spans="1:14">
+    </row>
+    <row r="488" spans="1:13">
       <c r="D488"/>
       <c r="E488"/>
       <c r="H488"/>
       <c r="I488"/>
+      <c r="L488"/>
       <c r="M488"/>
-      <c r="N488"/>
-[...1 lines deleted...]
-    <row r="489" spans="1:14">
+    </row>
+    <row r="489" spans="1:13">
       <c r="D489"/>
       <c r="E489"/>
       <c r="H489"/>
       <c r="I489"/>
+      <c r="L489"/>
       <c r="M489"/>
-      <c r="N489"/>
-[...1 lines deleted...]
-    <row r="490" spans="1:14">
+    </row>
+    <row r="490" spans="1:13">
       <c r="D490"/>
       <c r="E490"/>
       <c r="H490"/>
       <c r="I490"/>
+      <c r="L490"/>
       <c r="M490"/>
-      <c r="N490"/>
-[...1 lines deleted...]
-    <row r="491" spans="1:14">
+    </row>
+    <row r="491" spans="1:13">
       <c r="D491"/>
       <c r="E491"/>
       <c r="H491"/>
       <c r="I491"/>
+      <c r="L491"/>
       <c r="M491"/>
-      <c r="N491"/>
-[...1 lines deleted...]
-    <row r="492" spans="1:14">
+    </row>
+    <row r="492" spans="1:13">
       <c r="D492"/>
       <c r="E492"/>
       <c r="H492"/>
       <c r="I492"/>
+      <c r="L492"/>
       <c r="M492"/>
-      <c r="N492"/>
-[...1 lines deleted...]
-    <row r="493" spans="1:14">
+    </row>
+    <row r="493" spans="1:13">
       <c r="D493"/>
       <c r="E493"/>
       <c r="H493"/>
       <c r="I493"/>
+      <c r="L493"/>
       <c r="M493"/>
-      <c r="N493"/>
-[...1 lines deleted...]
-    <row r="494" spans="1:14">
+    </row>
+    <row r="494" spans="1:13">
       <c r="D494"/>
       <c r="E494"/>
       <c r="H494"/>
       <c r="I494"/>
+      <c r="L494"/>
       <c r="M494"/>
-      <c r="N494"/>
-[...1 lines deleted...]
-    <row r="495" spans="1:14">
+    </row>
+    <row r="495" spans="1:13">
       <c r="D495"/>
       <c r="E495"/>
       <c r="H495"/>
       <c r="I495"/>
+      <c r="L495"/>
       <c r="M495"/>
-      <c r="N495"/>
-[...1 lines deleted...]
-    <row r="496" spans="1:14">
+    </row>
+    <row r="496" spans="1:13">
       <c r="D496"/>
       <c r="E496"/>
       <c r="H496"/>
       <c r="I496"/>
+      <c r="L496"/>
       <c r="M496"/>
-      <c r="N496"/>
-[...1 lines deleted...]
-    <row r="497" spans="1:14">
+    </row>
+    <row r="497" spans="1:13">
       <c r="D497"/>
       <c r="E497"/>
       <c r="H497"/>
       <c r="I497"/>
+      <c r="L497"/>
       <c r="M497"/>
-      <c r="N497"/>
-[...1 lines deleted...]
-    <row r="498" spans="1:14">
+    </row>
+    <row r="498" spans="1:13">
       <c r="D498"/>
       <c r="E498"/>
       <c r="H498"/>
       <c r="I498"/>
+      <c r="L498"/>
       <c r="M498"/>
-      <c r="N498"/>
-[...1 lines deleted...]
-    <row r="499" spans="1:14">
+    </row>
+    <row r="499" spans="1:13">
       <c r="D499"/>
       <c r="E499"/>
       <c r="H499"/>
       <c r="I499"/>
+      <c r="L499"/>
       <c r="M499"/>
-      <c r="N499"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <dataValidations count="3000">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D0">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D1">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D2">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D3">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D4">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D5">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D6">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
@@ -10838,3638 +10832,3638 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I492">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I493">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I494">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I495">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I496">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I497">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I498">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I499">
       <formula1>data!$D$1:$D$7</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L0">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L1">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L2">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L3">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L4">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L5">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L6">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L7">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L8">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L9">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L10">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L11">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L12">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L13">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L14">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L15">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L16">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L17">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L18">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L19">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L20">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L21">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L22">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L23">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L24">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L25">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L26">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L27">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L28">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L29">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L30">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L31">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L32">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L33">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L34">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L35">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L36">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L37">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L38">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L39">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L40">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L41">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L42">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L43">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L44">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L45">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L46">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L47">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L48">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L49">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L50">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L51">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L52">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L53">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L54">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L55">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L56">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L57">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L58">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L59">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L60">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L61">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L62">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L63">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L64">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L65">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L66">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L67">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L68">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L69">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L70">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L71">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L72">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L73">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L74">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L75">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L76">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L77">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L78">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L79">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L80">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L81">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L82">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L83">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L84">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L85">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L86">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L87">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L88">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L89">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L90">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L91">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L92">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L93">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L94">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L95">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L96">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L97">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L98">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L99">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L100">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L101">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L102">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L103">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L104">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L105">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L106">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L107">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L108">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L109">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L110">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L111">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L112">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L113">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L114">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L115">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L116">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L117">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L118">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L119">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L120">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L121">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L122">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L123">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L124">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L125">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L126">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L127">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L128">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L129">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L130">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L131">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L132">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L133">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L134">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L135">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L136">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L137">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L138">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L139">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L140">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L141">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L142">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L143">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L144">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L145">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L146">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L147">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L148">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L149">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L150">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L151">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L152">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L153">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L154">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L155">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L156">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L157">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L158">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L159">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L160">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L161">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L162">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L163">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L164">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L165">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L166">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L167">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L168">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L169">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L170">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L171">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L172">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L173">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L174">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L175">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L176">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L177">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L178">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L179">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L180">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L181">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L182">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L183">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L184">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L185">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L186">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L187">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L188">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L189">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L190">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L191">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L192">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L193">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L194">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L195">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L196">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L197">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L198">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L199">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L200">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L201">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L202">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L203">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L204">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L205">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L206">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L207">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L208">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L209">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L210">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L211">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L212">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L213">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L214">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L215">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L216">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L217">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L218">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L219">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L220">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L221">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L222">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L223">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L224">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L225">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L226">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L227">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L228">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L229">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L230">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L231">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L232">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L233">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L234">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L235">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L236">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L237">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L238">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L239">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L240">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L241">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L242">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L243">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L244">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L245">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L246">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L247">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L248">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L249">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L250">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L251">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L252">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L253">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L254">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L255">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L256">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L257">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L258">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L259">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L260">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L261">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L262">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L263">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L264">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L265">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L266">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L267">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L268">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L269">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L270">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L271">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L272">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L273">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L274">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L275">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L276">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L277">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L278">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L279">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L280">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L281">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L282">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L283">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L284">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L285">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L286">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L287">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L288">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L289">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L290">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L291">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L292">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L293">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L294">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L295">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L296">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L297">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L298">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L299">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L300">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L301">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L302">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L303">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L304">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L305">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L306">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L307">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L308">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L309">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L310">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L311">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L312">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L313">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L314">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L315">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L316">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L317">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L318">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L319">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L320">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L321">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L322">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L323">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L324">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L325">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L326">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L327">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L328">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L329">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L330">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L331">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L332">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L333">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L334">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L335">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L336">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L337">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L338">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L339">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L340">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L341">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L342">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L343">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L344">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L345">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L346">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L347">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L348">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L349">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L350">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L351">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L352">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L353">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L354">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L355">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L356">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L357">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L358">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L359">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L360">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L361">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L362">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L363">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L364">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L365">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L366">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L367">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L368">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L369">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L370">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L371">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L372">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L373">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L374">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L375">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L376">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L377">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L378">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L379">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L380">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L381">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L382">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L383">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L384">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L385">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L386">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L387">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L388">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L389">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L390">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L391">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L392">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L393">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L394">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L395">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L396">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L397">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L398">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L399">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L400">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L401">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L402">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L403">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L404">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L405">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L406">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L407">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L408">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L409">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L410">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L411">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L412">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L413">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L414">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L415">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L416">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L417">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L418">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L419">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L420">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L421">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L422">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L423">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L424">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L425">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L426">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L427">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L428">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L429">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L430">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L431">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L432">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L433">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L434">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L435">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L436">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L437">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L438">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L439">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L440">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L441">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L442">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L443">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L444">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L445">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L446">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L447">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L448">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L449">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L450">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L451">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L452">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L453">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L454">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L455">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L456">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L457">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L458">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L459">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L460">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L461">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L462">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L463">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L464">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L465">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L466">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L467">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L468">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L469">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L470">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L471">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L472">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L473">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L474">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L475">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L476">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L477">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L478">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L479">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L480">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L481">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L482">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L483">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L484">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L485">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L486">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L487">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L488">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L489">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L490">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L491">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L492">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L493">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L494">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L495">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L496">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L497">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L498">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L499">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M0">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M1">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M2">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M3">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M4">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M5">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M6">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M7">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M8">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M9">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M10">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M11">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M12">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M13">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M14">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M15">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M16">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M17">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M18">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M19">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M20">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M21">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M22">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M23">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M24">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M25">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M26">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M27">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M28">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M29">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M30">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M31">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M32">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M33">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M34">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M35">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M36">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M37">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M38">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M39">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M40">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M41">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M42">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M43">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M44">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M45">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M46">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M47">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M48">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M49">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M50">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M51">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M52">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M53">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M54">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M55">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M56">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M57">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M58">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M59">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M60">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M61">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M62">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M63">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M64">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M65">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M66">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M67">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M68">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M69">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M70">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M71">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M72">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M73">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M74">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M75">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M76">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M77">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M78">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M79">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M80">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M81">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M82">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M83">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M84">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M85">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M86">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M87">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M88">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M89">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M90">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M91">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M92">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M93">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M94">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M95">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M96">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M97">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M98">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M99">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M100">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M101">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M102">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M103">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M104">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M105">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M106">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M107">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M108">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M109">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M110">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M111">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M112">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M113">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M114">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M115">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M116">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M117">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M118">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M119">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M120">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M121">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M122">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M123">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M124">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M125">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M126">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M127">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M128">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M129">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M130">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M131">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M132">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M133">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M134">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M135">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M136">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M137">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M138">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M139">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M140">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M141">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M142">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M143">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M144">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M145">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M146">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M147">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M148">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M149">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M150">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M151">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M152">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M153">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M154">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M155">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M156">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M157">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M158">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M159">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M160">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M161">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M162">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M163">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M164">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M165">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M166">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M167">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M168">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M169">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M170">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M171">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M172">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M173">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M174">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M175">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M176">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M177">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M178">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M179">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M180">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M181">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M182">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M183">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M184">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M185">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M186">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M187">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M188">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M189">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M190">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M191">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M192">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M193">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M194">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M195">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M196">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M197">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M198">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M199">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M200">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M201">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M202">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M203">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M204">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M205">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M206">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M207">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M208">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M209">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M210">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M211">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M212">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M213">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M214">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M215">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M216">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M217">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M218">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M219">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M220">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M221">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M222">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M223">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M224">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M225">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M226">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M227">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M228">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M229">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M230">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M231">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M232">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M233">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M234">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M235">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M236">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M237">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M238">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M239">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M240">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M241">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M242">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M243">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M244">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M245">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M246">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M247">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M248">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M249">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M250">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M251">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M252">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M253">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M254">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M255">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M256">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M257">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M258">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M259">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M260">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M261">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M262">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M263">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M264">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M265">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M266">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M267">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M268">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M269">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M270">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M271">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M272">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M273">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M274">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M275">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M276">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M277">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M278">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M279">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M280">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M281">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M282">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M283">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M284">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M285">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M286">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M287">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M288">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M289">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M290">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M291">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M292">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M293">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M294">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M295">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M296">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M297">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M298">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M299">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M300">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M301">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M302">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M303">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M304">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M305">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M306">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M307">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M308">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M309">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M310">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M311">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M312">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M313">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M314">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M315">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M316">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M317">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M318">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M319">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M320">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M321">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M322">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M323">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M324">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M325">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M326">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M327">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M328">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M329">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M330">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M331">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M332">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M333">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M334">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M335">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M336">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M337">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M338">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M339">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M340">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M341">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M342">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M343">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M344">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M345">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M346">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M347">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M348">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M349">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M350">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M351">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M352">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M353">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M354">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M355">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M356">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M357">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M358">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M359">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M360">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M361">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M362">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M363">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M364">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M365">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M366">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M367">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M368">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M369">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M370">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M371">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M372">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M373">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M374">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M375">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M376">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M377">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M378">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M379">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M380">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M381">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M382">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M383">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M384">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M385">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M386">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M387">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M388">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M389">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M390">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M391">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M392">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M393">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M394">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M395">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M396">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M397">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M398">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M399">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M400">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M401">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M402">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M403">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M404">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M405">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M406">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M407">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M408">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M409">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M410">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M411">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M412">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M413">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M414">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M415">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M416">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M417">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M418">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M419">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M420">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M421">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M422">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M423">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M424">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M425">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M426">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M427">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M428">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M429">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M430">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M431">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M432">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M433">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M434">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M435">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M436">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M437">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M438">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M439">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M440">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M441">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M442">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M443">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M444">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M445">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M446">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M447">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M448">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M449">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M450">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M451">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M452">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M453">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M454">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M455">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M456">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M457">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M458">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M459">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M460">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M461">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M462">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M463">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M464">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M465">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M466">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M467">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M468">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M469">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M470">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M471">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M472">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M473">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M474">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M475">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M476">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M477">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M478">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M479">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M480">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M481">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M482">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M483">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M484">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M485">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M486">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M487">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M488">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M489">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M490">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M491">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M492">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M493">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M494">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M495">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M496">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M497">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M498">
-      <formula1>data!$E$1:$E$2</formula1>
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M499">
-      <formula1>data!$E$1:$E$2</formula1>
-[...1498 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N499">
       <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" t="s">
         <v>14</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>15</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>16</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>17</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>18</v>
       </c>
-      <c r="F1" t="s">
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>20</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>21</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>23</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>24</v>
       </c>
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:6">
+      <c r="B3" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>26</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+    </row>
+    <row r="4" spans="1:6">
+      <c r="B4" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>30</v>
       </c>
-      <c r="D4" t="s">
+    </row>
+    <row r="5" spans="1:6">
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+    </row>
+    <row r="6" spans="1:6">
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
+    </row>
+    <row r="7" spans="1:6">
+      <c r="B7" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>38</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>39</v>
       </c>
-      <c r="D7" t="s">
+    </row>
+    <row r="8" spans="1:6">
+      <c r="B8" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
+    </row>
+    <row r="9" spans="1:6">
+      <c r="B9" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
+    </row>
+    <row r="10" spans="1:6">
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
+    </row>
+    <row r="11" spans="1:6">
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
+    </row>
+    <row r="12" spans="1:6">
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
+    </row>
+    <row r="13" spans="1:6">
+      <c r="B13" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>51</v>
       </c>
-      <c r="C13" t="s">
+    </row>
+    <row r="14" spans="1:6">
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="15" spans="1:6">
+      <c r="B15" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>55</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="16" spans="1:6">
+      <c r="B16" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="C16" t="s">
+    </row>
+    <row r="17" spans="1:6">
+      <c r="B17" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>59</v>
       </c>
-      <c r="C17" t="s">
+    </row>
+    <row r="18" spans="1:6">
+      <c r="B18" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>61</v>
       </c>
-      <c r="C18" t="s">
+    </row>
+    <row r="19" spans="1:6">
+      <c r="B19" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>63</v>
       </c>
-      <c r="C19" t="s">
+    </row>
+    <row r="20" spans="1:6">
+      <c r="B20" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>65</v>
       </c>
-      <c r="C20" t="s">
+    </row>
+    <row r="21" spans="1:6">
+      <c r="B21" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>67</v>
       </c>
-      <c r="C21" t="s">
+    </row>
+    <row r="22" spans="1:6">
+      <c r="B22" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>69</v>
       </c>
-      <c r="C22" t="s">
+    </row>
+    <row r="23" spans="1:6">
+      <c r="B23" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>71</v>
       </c>
-      <c r="C23" t="s">
+    </row>
+    <row r="24" spans="1:6">
+      <c r="B24" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>73</v>
       </c>
-      <c r="C24" t="s">
+    </row>
+    <row r="25" spans="1:6">
+      <c r="B25" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>75</v>
       </c>
-      <c r="C25" t="s">
+    </row>
+    <row r="26" spans="1:6">
+      <c r="B26" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>77</v>
       </c>
-      <c r="C26" t="s">
+    </row>
+    <row r="27" spans="1:6">
+      <c r="B27" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+    </row>
+    <row r="28" spans="1:6">
+      <c r="B28" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="B29" t="s">
         <v>81</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>82</v>
       </c>
-      <c r="C29" t="s">
+    </row>
+    <row r="30" spans="1:6">
+      <c r="B30" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>84</v>
       </c>
-      <c r="C30" t="s">
+    </row>
+    <row r="31" spans="1:6">
+      <c r="B31" t="s">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>86</v>
       </c>
-      <c r="C31" t="s">
+    </row>
+    <row r="32" spans="1:6">
+      <c r="B32" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>88</v>
       </c>
-      <c r="C32" t="s">
+    </row>
+    <row r="33" spans="1:6">
+      <c r="B33" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>90</v>
       </c>
-      <c r="C33" t="s">
+    </row>
+    <row r="34" spans="1:6">
+      <c r="B34" t="s">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>92</v>
       </c>
-      <c r="C34" t="s">
+    </row>
+    <row r="35" spans="1:6">
+      <c r="B35" t="s">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>94</v>
       </c>
-      <c r="C35" t="s">
+    </row>
+    <row r="36" spans="1:6">
+      <c r="B36" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>96</v>
       </c>
-      <c r="C36" t="s">
+    </row>
+    <row r="37" spans="1:6">
+      <c r="C37" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
-      <c r="C37" t="s">
+    <row r="38" spans="1:6">
+      <c r="C38" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
-      <c r="C38" t="s">
+    <row r="39" spans="1:6">
+      <c r="C39" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
-      <c r="C39" t="s">
+    <row r="40" spans="1:6">
+      <c r="C40" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
-      <c r="C40" t="s">
+    <row r="41" spans="1:6">
+      <c r="C41" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-      <c r="C41" t="s">
+    <row r="42" spans="1:6">
+      <c r="C42" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
-      <c r="C42" t="s">
+    <row r="43" spans="1:6">
+      <c r="C43" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-      <c r="C43" t="s">
+    <row r="44" spans="1:6">
+      <c r="C44" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-      <c r="C44" t="s">
+    <row r="45" spans="1:6">
+      <c r="C45" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
-      <c r="C45" t="s">
+    <row r="46" spans="1:6">
+      <c r="C46" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
-      <c r="C46" t="s">
+    <row r="47" spans="1:6">
+      <c r="C47" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
-      <c r="C47" t="s">
+    <row r="48" spans="1:6">
+      <c r="C48" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
-      <c r="C48" t="s">
+    <row r="49" spans="1:6">
+      <c r="C49" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
-      <c r="C49" t="s">
+    <row r="50" spans="1:6">
+      <c r="C50" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
-      <c r="C50" t="s">
+    <row r="51" spans="1:6">
+      <c r="C51" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
-      <c r="C51" t="s">
+    <row r="52" spans="1:6">
+      <c r="C52" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
-      <c r="C52" t="s">
+    <row r="53" spans="1:6">
+      <c r="C53" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
-      <c r="C53" t="s">
+    <row r="54" spans="1:6">
+      <c r="C54" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
-      <c r="C54" t="s">
+    <row r="55" spans="1:6">
+      <c r="C55" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
-      <c r="C55" t="s">
+    <row r="56" spans="1:6">
+      <c r="C56" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
-      <c r="C56" t="s">
+    <row r="57" spans="1:6">
+      <c r="C57" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-      <c r="C57" t="s">
+    <row r="58" spans="1:6">
+      <c r="C58" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
-      <c r="C58" t="s">
+    <row r="59" spans="1:6">
+      <c r="C59" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
-      <c r="C59" t="s">
+    <row r="60" spans="1:6">
+      <c r="C60" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
-      <c r="C60" t="s">
+    <row r="61" spans="1:6">
+      <c r="C61" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
-      <c r="C61" t="s">
+    <row r="62" spans="1:6">
+      <c r="C62" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
-      <c r="C62" t="s">
+    <row r="63" spans="1:6">
+      <c r="C63" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
-      <c r="C63" t="s">
+    <row r="64" spans="1:6">
+      <c r="C64" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
-      <c r="C64" t="s">
+    <row r="65" spans="1:6">
+      <c r="C65" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="65" spans="1:6">
-      <c r="C65" t="s">
+    <row r="66" spans="1:6">
+      <c r="C66" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="66" spans="1:6">
-      <c r="C66" t="s">
+    <row r="67" spans="1:6">
+      <c r="C67" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="67" spans="1:6">
-      <c r="C67" t="s">
+    <row r="68" spans="1:6">
+      <c r="C68" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="68" spans="1:6">
-      <c r="C68" t="s">
+    <row r="69" spans="1:6">
+      <c r="C69" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="69" spans="1:6">
-      <c r="C69" t="s">
+    <row r="70" spans="1:6">
+      <c r="C70" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="70" spans="1:6">
-      <c r="C70" t="s">
+    <row r="71" spans="1:6">
+      <c r="C71" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="71" spans="1:6">
-      <c r="C71" t="s">
+    <row r="72" spans="1:6">
+      <c r="C72" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="72" spans="1:6">
-      <c r="C72" t="s">
+    <row r="73" spans="1:6">
+      <c r="C73" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="73" spans="1:6">
-      <c r="C73" t="s">
+    <row r="74" spans="1:6">
+      <c r="C74" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="74" spans="1:6">
-      <c r="C74" t="s">
+    <row r="75" spans="1:6">
+      <c r="C75" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="75" spans="1:6">
-      <c r="C75" t="s">
+    <row r="76" spans="1:6">
+      <c r="C76" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="76" spans="1:6">
-      <c r="C76" t="s">
+    <row r="77" spans="1:6">
+      <c r="C77" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="77" spans="1:6">
-      <c r="C77" t="s">
+    <row r="78" spans="1:6">
+      <c r="C78" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="78" spans="1:6">
-      <c r="C78" t="s">
+    <row r="79" spans="1:6">
+      <c r="C79" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="79" spans="1:6">
-[...3 lines deleted...]
-    </row>
     <row r="80" spans="1:6">
       <c r="C80" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="C81" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="C82" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="C83" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">